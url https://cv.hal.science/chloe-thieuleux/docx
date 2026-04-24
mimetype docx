--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -234,459 +234,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
+                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïme Soulé</w:t>
+                <w:t xml:space="preserve">Till Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (9), pp.3804-3811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406152v1</w:t>
+                <w:t xml:space="preserve">hal-05312405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+                <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Antoine Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gambarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505867v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Neumann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (9), pp.3804-3811. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312405v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (43), pp.21353-21367. </w:t>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billie Shearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1168,593 +1168,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
+                <w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t>
+                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
+                <w:t xml:space="preserve">Nathan Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bellier</w:t>
+                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rougier</w:t>
+                <w:t xml:space="preserve">Chloe Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669517v2</w:t>
+                <w:t xml:space="preserve">hal-05345174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Escomel</w:t>
+                <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497630v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathan Rougier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloe Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345174v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Stern</w:t>
+                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo El Daraï</w:t>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797316v1</w:t>
+                <w:t xml:space="preserve">hal-04497630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Z Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,64 +2363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mirgalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,684 +2755,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+                <w:t xml:space="preserve">Daniel Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+                <w:t xml:space="preserve">hal-03739621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
+                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Hérault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739634v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Escomel</w:t>
+                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Abbott</w:t>
+                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mougel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Ka Wing Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Völker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (23), pp.10270-10281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739621v1</w:t>
+                <w:t xml:space="preserve">hal-03805170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805073v1</w:t>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ka Wing Chan</w:t>
+                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Völker</w:t>
+                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
+                <w:t xml:space="preserve">Valentin Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (23), pp.10270-10281. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c01013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805170v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Low Temperature Synthesis of Very Small and Non-Crystalline Iron-Based Nanoparticles: Application in Alkene Hydrosilylation</w:t>
               </w:r>
@@ -3546,1532 +3546,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t>
+                <w:t xml:space="preserve">Development of Pd supported catalysts using thiol-functionalized mesoporous silica frameworks: application to the chemo-and regio-selective C-3 arylation of free-indole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jakoobi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dardun</w:t>
+                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CY00191D⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215381v1</w:t>
+                <w:t xml:space="preserve">hal-03805125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Pd supported catalysts using thiol-functionalized mesoporous silica frameworks: application to the chemo-and regio-selective C-3 arylation of free-indole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H$_3$PO$_4$-based wet chemical etching for recovery of dry-etched GaN surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Demarcy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Camp</w:t>
+                <w:t xml:space="preserve">Sabria Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001086⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 582, pp.152309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805125v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H$_3$PO$_4$-based wet chemical etching for recovery of dry-etched GaN surfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vauche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 582, pp.152309. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.4714-4718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00920F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805061v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dardun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (14), pp.4714-4718. </w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CY00920F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00191D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357171v1</w:t>
+                <w:t xml:space="preserve">hal-03215381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported metallic nanoparticles prepared by an organometallic route to boost the electrocatalytic conversion of CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Veyre</w:t>
+                <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101613⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357231v1</w:t>
+                <w:t xml:space="preserve">hal-03357324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Supported metallic nanoparticles prepared by an organometallic route to boost the electrocatalytic conversion of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Marepally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ampelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.101613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c01725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2021.101613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357324v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinyPols: a family of water-soluble binitroxides tailored for dynamic nuclear polarization enhanced NMR spectroscopy at 18.8 and 21.1 T</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dardun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lund</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Stevanato</w:t>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sc05384k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (18), pp.11732-11740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973049v1</w:t>
+                <w:t xml:space="preserve">hal-02998618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Camp</w:t>
+                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998618v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TinyPols: a family of water-soluble binitroxides tailored for dynamic nuclear polarization enhanced NMR spectroscopy at 18.8 and 21.1 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Menzildjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Monu Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Gabriele Stevanato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9sc05384k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009651v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Metathesis of Methyl Oleate Using Ru-NHC Complexes: A Kinetic Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+                <w:t xml:space="preserve">Ravi Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10040435⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569106v1</w:t>
+                <w:t xml:space="preserve">hal-03015981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Metathesis of Methyl Oleate Using Ru-NHC Complexes: A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Srivastava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+                <w:t xml:space="preserve">Mohamed Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10040435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015981v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5122,90 +5122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-supported Z-selective Ru olefin metathesis catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5256,77 +5256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Grazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.895. </w:t>
@@ -5524,90 +5524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Ru olefin metathesis catalysts via a thiolate tether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5818,77 +5818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piumetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6060,77 +6060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early/Late Heterobimetallic Tantalum/Rhodium Species Assembled Through a Novel Bifunctional NHC-OH Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Moneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,961 +6322,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Rubulotta</w:t>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie L. Luska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Regina Palkovits</w:t>
+                <w:t xml:space="preserve">Sébastien Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (20), pp.2962--2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872862v1</w:t>
+                <w:t xml:space="preserve">hal-01872857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reine Sayah</w:t>
+                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Rubulotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie L. Luska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A. Urbina-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+                <w:t xml:space="preserve">Tobias Eifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Regina Palkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (20), pp.2962--2965. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.3762--3767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872857v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceria-supported small Pt and Pt 3 Sn nanoparticles for NO x -assisted soot oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.061502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4996550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872853v1</w:t>
+                <w:t xml:space="preserve">hal-01872852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu Nanoparticles on TiN by Electroless Deposition: Surface-Mediated Diameter Control and Application to Si Nanowires Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Copéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heveltica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.e1700018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201700018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838479v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina M. Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (8), pp.1784 - 1788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Nanoparticles on TiN by Electroless Deposition: Surface-Mediated Diameter Control and Application to Si Nanowires Growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Copéret</w:t>
+                <w:t xml:space="preserve">Ceria-supported small Pt and Pt 3 Sn nanoparticles for NO x -assisted soot oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahrizi Andana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piumetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 (5), pp.e1700018. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.295--310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.201700018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872860v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
+                <w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+                <w:t xml:space="preserve">Daniel Silverio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Renault</w:t>
+                <w:t xml:space="preserve">Henri A van Kalkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rouchon</w:t>
+                <w:t xml:space="preserve">Ta-Chung Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mariolle</w:t>
+                <w:t xml:space="preserve">Mathieu Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+                <w:t xml:space="preserve">Maxim Yulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (6), pp.061502. </w:t>
+              <w:t xml:space="preserve">Heveltica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.4996550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872852v1</w:t>
+                <w:t xml:space="preserve">hal-01838479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solid Iridium Catalyst for Diastereoselective Hydrogenation</w:t>
               </w:r>
@@ -7288,77 +7288,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jaffeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (64), pp.16171--16173. </w:t>
@@ -7530,103 +7530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel 2-step ALD route to ultra-thin Mo$S_{2}$ films on Si$O_{2}$ through a surface organometallic intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.538--546. </w:t>
@@ -7837,51 +7837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piumetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8060,429 +8060,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolayer doping of silicon through grafting a tailored molecular phosphorus precursor onto cxide-passivated silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Alphazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Baudouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri A van Kalkeren</w:t>
+                <w:t xml:space="preserve">Laurent Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwarzwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bornet</w:t>
+                <w:t xml:space="preserve">Tsung-Han Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vuichoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Veyre</w:t>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.3634-3640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360905v1</w:t>
+                <w:t xml:space="preserve">hal-01355514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Improved Performance in Lanthanum-doped Silica-supported Ni Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Baudouin</w:t>
+                <w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri A van Kalkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Margossian</w:t>
+                <w:t xml:space="preserve">A Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Rodemerck</w:t>
+                <w:t xml:space="preserve">B Vuichoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. Webb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">L Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.586--596. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872877v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer doping of silicon through grafting a tailored molecular phosphorus precursor onto cxide-passivated silicon surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Alphazan</w:t>
+                <w:t xml:space="preserve">Origin of the Improved Performance in Lanthanum-doped Silica-supported Ni Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mathey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Schwarzwalder</w:t>
+                <w:t xml:space="preserve">Tigran Margossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsung-Han Lin</w:t>
+                <w:t xml:space="preserve">Uwe Rodemerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
+                <w:t xml:space="preserve">Paul B. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (11), pp.3634-3640. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.586--596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355514v1</w:t>
+                <w:t xml:space="preserve">hal-01872877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Recyclable Polyethylene-Supported Iridium-(N-Heterocyclic Carbene) Catalyst for Hydrogen/Deuterium Exchange Reactions</w:t>
               </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO PROX over Pt-Sn/Al2O3: A combined kinetic and in situ DRIFTS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Moscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,90 +8723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8851,295 +8851,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium(I)/N-Heterocyclic Carbene Hybrid Materials: Surface Stabilization of Low-Valent Iridium Species for High Catalytic Hydrogenation Performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gajan</w:t>
+                <w:t xml:space="preserve">Platinum nanoparticles in suspension are as efficient as Karstedt's complex for alkene hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201505867⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (90), pp.16194 - 16196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC05675F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228564v1</w:t>
+                <w:t xml:space="preserve">hal-01925618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum nanoparticles in suspension are as efficient as Karstedt's complex for alkene hydrosilylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+                <w:t xml:space="preserve">Iridium(I)/N-Heterocyclic Carbene Hybrid Materials: Surface Stabilization of Low-Valent Iridium Species for High Catalytic Hydrogenation Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Romanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (90), pp.16194 - 16196. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (44), pp.12937-12941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC05675F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201505867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925618v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t>
               </w:r>
@@ -9387,325 +9387,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SH-Functionalized Cubic Mesostructured Silica as Support for Small Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-phase polarization matrixes for dynamic nuclear polarization from homogeneously distributed radicals in mesostructured hybrid silica materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boullanger</w:t>
+                <w:t xml:space="preserve">Martin Schwarzwälder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Clément</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Matthew P Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram R Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2RA21751A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15459-15466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja405822h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753878v1</w:t>
+                <w:t xml:space="preserve">hal-00977918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase polarization matrixes for dynamic nuclear polarization from homogeneously distributed radicals in mesostructured hybrid silica materials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gajan</w:t>
+                <w:t xml:space="preserve">SH-Functionalized Cubic Mesostructured Silica as Support for Small Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boullanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schwarzwälder</w:t>
+                <w:t xml:space="preserve">Violaine Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew P Conley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (41), pp.15459-15466. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.725-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja405822h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA21751A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977918v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Well-Defined Pd Hybrid Material for the Z-Selective Semihydrogenation of Alkynes Characterized at the Molecular Level by DNP SENS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben M Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,90 +9966,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slowly Relaxing Rigid Biradical for Efficient Dynamic Nuclear Polarization Surface-Enhanced NMR Spectroscopy: Expeditious Characterization of Functional Group Manipulation in Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (4), pp.Volume: 134 Issue: 4 Pages: 2284-2291 DOI:. </w:t>
@@ -10221,51 +10221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly ordered mesostructured material containing regularly distributed phenols: preparation and characterization at a molecular level through ultra-fast magic angle spinning proton NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarun K. Maishal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhurada Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.4230-4233. </w:t>
@@ -10674,51 +10674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11392,64 +11392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (39), pp.12541 - 12550. </w:t>
@@ -11544,90 +11544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNP Enhanced Solid-State NMR Spectroscopy of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta-Chung Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Rocky Mountain Conference on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - Colorado section; Society for Applied Spectroscopy, Jul 2016, Snowbird - United States, United States</w:t>
@@ -11848,51 +11848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11923,77 +11923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution dynamic nuclear using materials obtained by incorporation of radicals by covalent bonding on existing porous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12041,77 +12041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-structured porous radical-containing solids for the production of hyperpolarized solutions through low temperature dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12159,77 +12159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>