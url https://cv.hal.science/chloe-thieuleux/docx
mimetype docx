--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïme Soulé</w:t>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406152v1</w:t>
+                <w:t xml:space="preserve">hal-05505867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurel</w:t>
+                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+                <w:t xml:space="preserve">Antoine Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505867v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
               </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (43), pp.21353-21367. </w:t>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billie Shearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,295 +1436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rougier</w:t>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669517v2</w:t>
+                <w:t xml:space="preserve">hal-04497630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Léa Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497630v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
               </w:r>
@@ -1838,325 +1838,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balogh</w:t>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
+                <w:t xml:space="preserve">Sheridon N Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628180v1</w:t>
+                <w:t xml:space="preserve">hal-04738526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
+                <w:t xml:space="preserve">Luminescence of Lanthanide Complexes in Mesoporous Silica Matrices: A Textbook Example of Tris‐Dipicolinate Europium Complex Adsorbed in SBA‐15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+                <w:t xml:space="preserve">Anaïs Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheridon N Kelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Matthias Jouffrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738526v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2653,64 +2653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Salaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis N’dala-Louika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2755,684 +2755,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Escomel</w:t>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Abbott</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mougel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739621v1</w:t>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805073v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c01013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805170v1</w:t>
+                <w:t xml:space="preserve">hal-03805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka Wing Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
+                <w:t xml:space="preserve">Laura Völker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Hérault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (23), pp.10270-10281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739634v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Low Temperature Synthesis of Very Small and Non-Crystalline Iron-Based Nanoparticles: Application in Alkene Hydrosilylation</w:t>
               </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jakoobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4469,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-supported Z-selective Ru olefin metathesis catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,64 +5256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Grazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.895. </w:t>
@@ -5524,90 +5524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5658,51 +5658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Ru olefin metathesis catalysts via a thiolate tether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,51 +5805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkene hydrosilylation with supported and unsupported Ni nanoparticles: strong influence of the Ni environment on activity and selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Moneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,295 +6322,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+                <w:t xml:space="preserve">Giuliana Rubulotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Kylie L. Luska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A. Urbina-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Eifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Palkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.3762--3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872857v1</w:t>
+                <w:t xml:space="preserve">hal-01872862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">César A. Urbina-Blanco</w:t>
+                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Eifert</w:t>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Palkovits</w:t>
+                <w:t xml:space="preserve">Sébastien Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (5), pp.3762--3767. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (20), pp.2962--2965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872862v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
               </w:r>
@@ -8687,234 +8687,246 @@
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 258, pp.241-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (24), pp.13750-13757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b03408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum nanoparticles in suspension are as efficient as Karstedt's complex for alkene hydrosilylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8936,92 +8948,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (90), pp.16194 - 16196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC05675F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium(I)/N-Heterocyclic Carbene Hybrid Materials: Surface Stabilization of Low-Valent Iridium Species for High Catalytic Hydrogenation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9030,132 +9042,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (44), pp.12937-12941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201505867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid polarizing solids for pure hyperpolarized liquids through dissolution dynamic nuclear polarization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9177,293 +9189,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Vuichoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Melzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (41), pp.14693-14697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1407730111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Metal−Surface Interactions and Their Role in Stabilizing Well-Defined Immobilized Ru−NHC Alkene Metathesis Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manorja K Samantaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kavitake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (8), pp.3193-3199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja311722k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase polarization matrixes for dynamic nuclear polarization from homogeneously distributed radicals in mesostructured hybrid silica materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schwarzwälder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram R Grüning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9472,1945 +9484,1945 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (41), pp.15459-15466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja405822h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SH-Functionalized Cubic Mesostructured Silica as Support for Small Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boullanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (3), pp.725-728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2RA21751A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Well-Defined Pd Hybrid Material for the Z-Selective Semihydrogenation of Alkynes Characterized at the Molecular Level by DNP SENS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben M Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (37), pp.12234-12238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201302484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-phase heterogeneous Pt3Sn catalyst synthesized by room-temperature self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Boualleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Caps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (11), pp.1729-1732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cctc.201200276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slowly Relaxing Rigid Biradical for Efficient Dynamic Nuclear Polarization Surface-Enhanced NMR Spectroscopy: Expeditious Characterization of Functional Group Manipulation in Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (4), pp.Volume: 134 Issue: 4 Pages: 2284-2291 DOI:. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja210177v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast characterization of functionalized silica materials by silicon-29 surface-enhanced NMR spectroscopy using dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A. Caporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (7), pp.2104-2107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja110791d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly ordered mesostructured material containing regularly distributed phenols: preparation and characterization at a molecular level through ultra-fast magic angle spinning proton NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarun K. Maishal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhurada Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.4230-4233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cp02137g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected, spontaneous and selective formation of colloidal Pt3Sn nanoparticles using organometallic Pt and Sn complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Boualleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.4722-4724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0cc00296h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface enhanced NMR spectroscopy by dynamic nuclear polarization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lesage</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moreno Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Caporini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (44), pp.15459-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja104771z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Ru-NHC Heterogeneous Catalysts for Alkene Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.11820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200901752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularly Distributed and Fully Accessible Pt Nanoparticles in Silica Pore Channels via the Controlled Growth of a Mesostructured Matrix around Pt Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Boualleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Candy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delichere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (5), pp.775-777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm803031c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tailored organometallic-inorganic hybrid mesostructured material: a route to a well-defined, active, and reusable heterogeneous iridium-NHC catalyst for H/D exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. P. Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47, pp.8654 - 8656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200802956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Catalytic Properties of γ-Al 2 O 3 -Supported Zirconium Hydrides through a Combined Use of Surface Organometallic Chemistry and Periodic Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (14), pp.3329 - 3335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om070145f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Understanding of Alumina Supported Single-Site Catalysts by a Combination of Experiment and Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (28), pp.9157 - 9169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja0616736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Understanding of the Formation of Surface Zirconium Hydrides upon Thermal Treatment under Hydrogen of [(⋮SiO)Zr(CH 2 t Bu) 3 ] by Using Advanced Solid-State NMR Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11432,82 +11444,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (39), pp.12541 - 12550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja038486h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11517,176 +11529,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNP Enhanced Solid-State NMR Spectroscopy of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta-Chung Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Rocky Mountain Conference on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - Colorado section; Society for Applied Spectroscopy, Jul 2016, Snowbird - United States, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO PROX over Pt-Sn/Al2O3: a combined kinetic and in situ DRIFTS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Moscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11728,51 +11740,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Relations between Homogeneous and Heterogenous Catalysis (ISHHC 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11782,629 +11794,629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOUVEAUX MATERIAUX LUMINESCENTS RECYCLABLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Cristina Bologh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution dynamic nuclear using materials obtained by incorporation of radicals by covalent bonding on existing porous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Copéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndon Emsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2017/085220 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-structured porous radical-containing solids for the production of hyperpolarized solutions through low temperature dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2017/085526 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2016/038131 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid organic-inorganic materials that contain stabilized carbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. P. Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 61/006,650. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId420"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12551,51 +12563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ4QF2V8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>