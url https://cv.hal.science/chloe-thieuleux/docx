--- v2 (2026-05-17)
+++ v3 (2026-05-18)
@@ -100,645 +100,645 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t>
+                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
+                <w:t xml:space="preserve">Ming-Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Antoine Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173362v1</w:t>
+                <w:t xml:space="preserve">hal-05406152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
+                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (5), pp.e22721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312405v1</w:t>
+                <w:t xml:space="preserve">hal-05505867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of perdeuterated pentane and THF under mild conditions by silica‐supported Ta/M (M = Co, Ir) heterobimetallic catalysts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gambarelli</w:t>
+                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Mouesca</w:t>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202522721⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505867v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Catalyzed Regioselective Alkene Hydrosilylation: From Mechanism Investigation to the Design of a Pre-Catalyst Candidate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Zuluaga</w:t>
+                <w:t xml:space="preserve">Catalytic H/D exchange of (hetero)arenes with early–late polyhydride heterobimetallic complexes: impact of transition metal pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Frot</w:t>
+                <w:t xml:space="preserve">Till Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (19), pp.16840-16850. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (9), pp.3804-3811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5c04086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT03171G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406152v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (43), pp.21353-21367. </w:t>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light driven H2 reductive elimination unlocks reactivity in polyhydrido niobium iridium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Aïssiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Communication: Well-Defined Paramagnetic Polyhydrido-Bridged Iron–Iridium Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billie Shearman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïme Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (19), pp.2151-2155. </w:t>
@@ -1168,645 +1168,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t>
+                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ewoud Vaneeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rougier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloe Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345174v1</w:t>
+                <w:t xml:space="preserve">hal-04669517v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
+                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Pichugov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo El Daraï</w:t>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+                <w:t xml:space="preserve">Julien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797316v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective and Efficient Perdeuteration of n‐Pentane via H/D Exchange Catalyzed by a Silica‐Supported Hafnium‐Iridium Bimetallic Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léon Escomel</w:t>
+                <w:t xml:space="preserve">Dynamic Nuclear Polarization with Conductive Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+                <w:t xml:space="preserve">Guillaume Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Petit</w:t>
+                <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202400992⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497630v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optimization of dynamic nuclear polarization on a 1 Tesla benchtop polarizer with hyperpolarizing solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Boosting &amp;lt;sup&amp;gt;1&amp;lt;/sup&amp;gt;H and &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR signals by orders of magnitude on a bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Nghia Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rougier</w:t>
+                <w:t xml:space="preserve">Chloe Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 26 (33), pp.22049-22061. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (49), pp.3780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp02022g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq3780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669517v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Z Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheridon N Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
@@ -2112,77 +2112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkane Elimination Preparation of Heterobimetallic MoAl Tetranuclear and Binuclear Complexes Promoting THF Ring Opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Benaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Galipaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,103 +2363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnBr(CO)5 : a commercially available highly active catalyst for olefin hydrosilylation under ambient air and green conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mirgalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (19), pp.7721-7728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2532,64 +2532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naime Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (15), pp.5715-5730. </w:t>
@@ -2755,684 +2755,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+                <w:t xml:space="preserve">Rosalyn Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Valentin Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (13), pp.1675-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+                <w:t xml:space="preserve">hal-03739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Abbott</w:t>
+                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mougel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739621v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn2(CO)10 and UV light: a promising combination for regioselective alkene hydrosilylation at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Mirgalet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka Wing Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Völker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cc00377e⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (23), pp.10270-10281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805073v1</w:t>
+                <w:t xml:space="preserve">hal-03805170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Tantalum/Iridium and Hafnium/Iridium Alkyl Hydrides with Alkyl Lithium Reagents: Nucleophilic Addition, Alpha-H Abstraction, or Hydride Deprotonation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Highly dispersed silica-supported iridium and iridium–aluminium catalysts for methane activation prepared via surface organometallic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (59), pp.8214-8217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC02139K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03739634v1</w:t>
+                <w:t xml:space="preserve">hal-03739621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Surface Site Three-Dimensional Structure Determination of a Supported Molecular Catalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Völker</w:t>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Berruyer</w:t>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805170v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Low Temperature Synthesis of Very Small and Non-Crystalline Iron-Based Nanoparticles: Application in Alkene Hydrosilylation</w:t>
               </w:r>
@@ -3546,611 +3546,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Pd supported catalysts using thiol-functionalized mesoporous silica frameworks: application to the chemo-and regio-selective C-3 arylation of free-indole</w:t>
+                <w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dardun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001086⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00191D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805125v1</w:t>
+                <w:t xml:space="preserve">hal-03215381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H$_3$PO$_4$-based wet chemical etching for recovery of dry-etched GaN surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152309⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (14), pp.4714-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CY00920F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805061v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2(CO)8 and unsaturated epoxides as unexpected partners in generating functionalized siloxane oils and cross-linked materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+                <w:t xml:space="preserve">Development of Pd supported catalysts using thiol-functionalized mesoporous silica frameworks: application to the chemo-and regio-selective C-3 arylation of free-indole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Vivien</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CY00920F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357171v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2(CO)8 as an efficient catalyst for the synthesis of functionalized polymethylhydrosiloxane oils and unconventional cross-linked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H$_3$PO$_4$-based wet chemical etching for recovery of dry-etched GaN surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabria Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jakoobi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 582, pp.152309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CY00191D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.152309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215381v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Escomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t>
@@ -4316,762 +4316,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TinyPols: a family of water-soluble binitroxides tailored for dynamic nuclear polarization enhanced NMR spectroscopy at 18.8 and 21.1 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Meille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Camp</w:t>
+                <w:t xml:space="preserve">Alicia Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Menzildjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monu Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stevanato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sc05384k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998618v1</w:t>
+                <w:t xml:space="preserve">hal-02973049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinyPols: a family of water-soluble binitroxides tailored for dynamic nuclear polarization enhanced NMR spectroscopy at 18.8 and 21.1 T</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monu Kaushik</w:t>
+                <w:t xml:space="preserve">Developing a Highly Active Catalytic System Based on Cobalt Nanoparticles for Terminal and Internal Alkene Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dardun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Stevanato</w:t>
+                <w:t xml:space="preserve">Valérie Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (18), pp.11732-11740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9sc05384k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973049v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Metathesis of Methyl Oleate Using Ru-NHC Complexes: A Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Srivastava</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clémence Nikitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10040435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015981v1</w:t>
+                <w:t xml:space="preserve">hal-02569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Metathesis of Methyl Oleate Using Ru-NHC Complexes: A Kinetic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Family of Rhodium(I) NHC Chelates Featuring O-containing Tethers for Catalytic Tandem Alkene Isomerization-Hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Renom Carrasco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamou</w:t>
+                <w:t xml:space="preserve">Martin Jakoobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Camp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.435. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10040435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03698F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569106v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorck Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Demarcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5122,90 +5122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-supported Z-selective Ru olefin metathesis catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5256,90 +5256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Grazia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.895. </w:t>
@@ -5524,90 +5524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–Metal Synergy in Well-Defined Surface Tantalum–Iridium Heterobimetallic Catalysts for H/D Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya K Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported Ru olefin metathesis catalysts via a thiolate tether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renom-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Mania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5818,77 +5818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Suleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -5965,64 +5965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piumetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 226, pp.147-161. </w:t>
@@ -6060,77 +6060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early/Late Heterobimetallic Tantalum/Rhodium Species Assembled Through a Novel Bifunctional NHC-OH Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Moneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alexis Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,961 +6322,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regina Palkovits</w:t>
+                <w:t xml:space="preserve">Ceria-supported small Pt and Pt 3 Sn nanoparticles for NO x -assisted soot oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahrizi Andana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piumetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.295--310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872862v1</w:t>
+                <w:t xml:space="preserve">hal-01872853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Silverio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri A van Kalkeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta-Chung Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Yulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
+              <w:t xml:space="preserve">Heveltica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872857v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
+                <w:t xml:space="preserve">Pt nanoparticles immobilized in mesostructured silica: a non-leaching catalyst for 1-octene hydrosilylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4996550⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (20), pp.2962--2965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc10154b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872852v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Nanoparticles on TiN by Electroless Deposition: Surface-Mediated Diameter Control and Application to Si Nanowires Growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Selective Hydrogenation of R-(\mathplus)-Limonene to (\mathplus)-p-1-Menthene in Batch and Continuous Flow Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Rubulotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie L. Luska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A. Urbina-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Eifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Palkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.201700018⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (5), pp.3762--3767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872860v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-temperature and scalable CVD route to WS2 monolayers on SiO2/Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Viriot</w:t>
+                <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.061502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4996550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526107v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceria-supported small Pt and Pt 3 Sn nanoparticles for NO x -assisted soot oxidation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cu Nanoparticles on TiN by Electroless Deposition: Surface-Mediated Diameter Control and Application to Si Nanowires Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Copéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (5), pp.e1700018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.201700018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872853v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Polarizing Hybrid Solids with Nitroxide Radicals Localized in Mesostructured Silica Walls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Color Three-State Luminescent Lanthanide Core-Shell Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta-Chung Ong</w:t>
+                <w:t xml:space="preserve">Cristina M. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Baudin</w:t>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Yulikov</w:t>
+                <w:t xml:space="preserve">Laurent Viriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heveltica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100 (6), pp.e1700101. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.1784 - 1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.201700101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201605728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838479v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Solid Iridium Catalyst for Diastereoselective Hydrogenation</w:t>
               </w:r>
@@ -7288,77 +7288,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jaffeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (64), pp.16171--16173. </w:t>
@@ -7530,103 +7530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel 2-step ALD route to ultra-thin Mo$S_{2}$ films on Si$O_{2}$ through a surface organometallic intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.538--546. </w:t>
@@ -7837,64 +7837,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Piumetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 216, pp.41--58. </w:t>
@@ -7926,563 +7926,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estel Canet</w:t>
+                <w:t xml:space="preserve">D Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri A van Kalkeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Milani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Baudouin</w:t>
+                <w:t xml:space="preserve">A Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vuichoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498671v1</w:t>
+                <w:t xml:space="preserve">hal-01360905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer doping of silicon through grafting a tailored molecular phosphorus precursor onto cxide-passivated silicon surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tsung-Han Lin</w:t>
+                <w:t xml:space="preserve">Origin of the Improved Performance in Lanthanum-doped Silica-supported Ni Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
+                <w:t xml:space="preserve">Tigran Margossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Rodemerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul B. Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04291⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.586--596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201600582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355514v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic three-dimensional hybrid silica solids for nuclear hyperpolarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Bornet</w:t>
+                <w:t xml:space="preserve">Hyperpolarization of Frozen Hydrocarbon Gases by Dynamic Nuclear Polarization at 1.2 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Vuichoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vuichoud</w:t>
+                <w:t xml:space="preserve">Estel Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Veyre</w:t>
+                <w:t xml:space="preserve">Jonas Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (11), pp.6846-6850 </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (16), pp.3235 - 3239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sc02055k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360905v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Improved Performance in Lanthanum-doped Silica-supported Ni Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Baudouin</w:t>
+                <w:t xml:space="preserve">Monolayer doping of silicon through grafting a tailored molecular phosphorus precursor onto cxide-passivated silicon surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigran Margossian</w:t>
+                <w:t xml:space="preserve">Laurent Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schwarzwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Rodemerck</w:t>
+                <w:t xml:space="preserve">Tsung-Han Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. Webb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.586--596. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.3634-3640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201600582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872877v1</w:t>
+                <w:t xml:space="preserve">hal-01355514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Recyclable Polyethylene-Supported Iridium-(N-Heterocyclic Carbene) Catalyst for Hydrogen/Deuterium Exchange Reactions</w:t>
               </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,64 +8606,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO PROX over Pt-Sn/Al2O3: A combined kinetic and in situ DRIFTS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Moscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,90 +8735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Silica Nanoparticles and Native Silicon Oxide with Tailored Boron-Molecular Precursors for Efficient and Predictive p -Doping of Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Alphazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8882,90 +8882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum nanoparticles in suspension are as efficient as Karstedt's complex for alkene hydrosilylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Galeandro-Diamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Nikitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (90), pp.16194 - 16196. </w:t>
@@ -9176,51 +9176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Vuichoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Melzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9265,459 +9265,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Metal−Surface Interactions and Their Role in Stabilizing Well-Defined Immobilized Ru−NHC Alkene Metathesis Catalysts</w:t>
+                <w:t xml:space="preserve">SH-Functionalized Cubic Mesostructured Silica as Support for Small Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manorja K Samantaray</w:t>
+                <w:t xml:space="preserve">Arnaud Boullanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gajan</w:t>
+                <w:t xml:space="preserve">Sébastien Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh Kavitake</w:t>
+                <w:t xml:space="preserve">Violaine Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Stéphane Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (8), pp.3193-3199. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.725-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja311722k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2RA21751A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802998v1</w:t>
+                <w:t xml:space="preserve">hal-00753878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase polarization matrixes for dynamic nuclear polarization from homogeneously distributed radicals in mesostructured hybrid silica materials.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Metal−Surface Interactions and Their Role in Stabilizing Well-Defined Immobilized Ru−NHC Alkene Metathesis Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manorja K Samantaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh Kavitake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (41), pp.15459-15466. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja405822h⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 135 (8), pp.3193-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja311722k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977918v1</w:t>
+                <w:t xml:space="preserve">hal-00802998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SH-Functionalized Cubic Mesostructured Silica as Support for Small Gold Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Clément</w:t>
+                <w:t xml:space="preserve">Solid-phase polarization matrixes for dynamic nuclear polarization from homogeneously distributed radicals in mesostructured hybrid silica materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Mendez</w:t>
+                <w:t xml:space="preserve">Martin Schwarzwälder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Daniele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Matthew P Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram R Grüning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.725-728. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (41), pp.15459-15466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA21751A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja405822h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753878v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Well-Defined Pd Hybrid Material for the Z-Selective Semihydrogenation of Alkynes Characterized at the Molecular Level by DNP SENS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew P Conley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben M Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9978,90 +9978,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Slowly Relaxing Rigid Biradical for Efficient Dynamic Nuclear Polarization Surface-Enhanced NMR Spectroscopy: Expeditious Characterization of Functional Group Manipulation in Hybrid Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zagdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron J. Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (4), pp.Volume: 134 Issue: 4 Pages: 2284-2291 DOI:. </w:t>
@@ -10233,51 +10233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly ordered mesostructured material containing regularly distributed phenols: preparation and characterization at a molecular level through ultra-fast magic angle spinning proton NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarun K. Maishal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhurada Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (10), pp.4230-4233. </w:t>
@@ -10647,90 +10647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Ru-NHC Heterogeneous Catalysts for Alkene Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10927,64 +10927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tailored organometallic-inorganic hybrid mesostructured material: a route to a well-defined, active, and reusable heterogeneous iridium-NHC catalyst for H/D exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11099,51 +11099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,77 +11391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (39), pp.12541 - 12550. </w:t>
@@ -11556,90 +11556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNP Enhanced Solid-State NMR Spectroscopy of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta-Chung Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Rocky Mountain Conference on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - Colorado section; Society for Applied Spectroscopy, Jul 2016, Snowbird - United States, United States</w:t>
@@ -11707,51 +11707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Relations between Homogeneous and Heterogenous Catalysis (ISHHC 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11847,64 +11847,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081165. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11922,90 +11922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution dynamic nuclear using materials obtained by incorporation of radicals by covalent bonding on existing porous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12040,90 +12040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-structured porous radical-containing solids for the production of hyperpolarized solutions through low temperature dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12158,90 +12158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured and porous materials particularly suitable as polarizing agents in dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Copéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12276,103 +12276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid organic-inorganic materials that contain stabilized carbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. P. Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 61/006,650. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12563,51 +12563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ4QF2V8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yu Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;me Soul&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Zuluaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vivien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5c04086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Pichugov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gambarelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouesca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202522721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03171G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy A&#239;ssiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt02432c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480133v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V Pokochueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202400068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billie Shearman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5c00301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669517v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud Vaneeckhaute" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Nghia Le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02022g" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202400992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verhaeghe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409510" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Thieuleux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3780" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Suleimanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pons" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jouffrieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12030072" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03947028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dardun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pinto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Benaillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03476J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04192149v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mirgalet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3GC02385K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N&#8217;dala-Louika" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200412" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Falconer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H&#233;rault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00158" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mirgalet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cc00377e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wing Chan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V&#246;lker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berruyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739621v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abbott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mougel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02139K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669110v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dardun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougrati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stievano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lomachenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200150" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jakoobi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00191D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY00920F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom Carrasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khodja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001086" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805061v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Benrabah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legallais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vauche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.152309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357231v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Marepally" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ampelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genovese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Veyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2021.101613" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973049v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Casano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Menzildjian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monu Kaushik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stevanato" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sc05384k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Meille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01439" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nikitine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Srivastava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03698F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Mania" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2019.110743" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367895v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bonincontro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Grazia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9110895" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382262v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schiltz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya K Todorova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b08311" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996878v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt04592e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galeandro-Diamant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CY01487F" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahrizi Andana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piumetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.12.048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moneuse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705507" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833039v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cavaill&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bornet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Vuichoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201801009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.03.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silverio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri A van Kalkeren" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta-Chung Ong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yulikov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc10154b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872862v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Rubulotta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie L. Luska" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Urbina-Blanco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Eifert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Palkovits" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02381" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872852v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rouchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mariolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nolot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4996550" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872860v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roussey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousseaume" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201700018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Balogh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201605728" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838493v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram R Gr&#252;ning" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bieringer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzwalder" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.201600122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr06021h" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Alphazan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Grampeix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Enyedi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872854v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.05.061" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360905v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Baudouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bornet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vuichoud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Veyre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02055k" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Margossian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rodemerck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Webb" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201600582" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01498671v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Canet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Milani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01345" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355514v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mathey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Lin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04291" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247206v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Moscu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.12.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ4QF2V8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084783v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fontaine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03408" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925618v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC05675F" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228564v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Crozet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201505867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Melzi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407730111" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boullanger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Mendez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daniele" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21751A" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802998v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manorja K Samantaray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kavitake" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311722k" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwarzw&#228;lder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja405822h" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864651v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben M Drost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baffert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Elsevier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201302484" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPRVW9XJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805932v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boualleg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Candy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caps" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200276" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-394FVWF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699587v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zagdoun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja210177v" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809355v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Caporini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vitzthum" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja110791d" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809086v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarun K. Maishal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anhurada Mukerjee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02137g" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631100v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bayard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00296h" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H454JTQK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595802v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Caporini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104771z" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464020v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Basset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901752" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S6P7J798-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384329v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delichere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pelzer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm803031c" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. P. Corriu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200802956" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7XGTRRK4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896673v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joubert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om070145f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N1WJ0XR6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0616736" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H9TQZ67T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702455v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rataboul" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja038486h" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVNJSC62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576245v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Liao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174764v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855405v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Cristina Bologh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudoin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577335v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577432v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353373v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>