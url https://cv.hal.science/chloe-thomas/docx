--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -981,541 +981,541 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frères Grimm - Contes méconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyn Hejinian - L'Insuivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Twain - Comment raconter une histoire et autres textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Woolf - Londres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Stein - Narration - préface de Christine Savinel, traduction, postface et notes de Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béranger: grand chansonnier, poète mineur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Paroles, Paroles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Arnoux et Chloé Thomas, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne pas être un poète: Reine Garde, Barbara, Noémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque-festival Poet.e.s.s.es</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821734v2</w:t>
-              </w:r>
-[...340 lines deleted...]
-                <w:t xml:space="preserve">hal-01495557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821731v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711310_006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821739v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledizioni.it/prodotto/temporalities-of-modernism/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821743v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.171.0121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2019.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821734v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01541927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821731v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711310_006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821739v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledizioni.it/prodotto/temporalities-of-modernism/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821743v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.171.0121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2019.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821734v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01541927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>