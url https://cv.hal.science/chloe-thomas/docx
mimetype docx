--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -66,1456 +66,1456 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Print and Digital Editions of Lyn Hejinian’s My Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Textual Fluidity, or Why We Need to Acknowledge Poetry Books in Multiple Versions, 2024/1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821743v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wilderness of Mirrors: Eliot, Max Frisch and the CIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts of war and peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: Xavier Kalck - Poetry, pluralism, literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 171 (2), pp.121-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.171.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Breaks in America: the Odds and Ends of Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.16870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retraduire The Waste Land : entretien avec Benoît Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.16879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienating the Written Word: Gertrude Stein's (Un)familiar Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernism/modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.67-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mod.2019.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance et insistance dans Américains d’Amérique de Gertrude Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, "Crises de lisibilité", 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déplacements du lyrisme dans le poème autobiographique postmoderne : My Life de Lyn Hejinian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, spécial145 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfea.145.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wolfson: la haine de quelle langue maternelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Max Kohn; Raphaël Koenig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le yiddish, l’inconscient, les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.57-69, 2024, 978-90-04-71131-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004711310_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophecy and Modernist Modes of Narration: the war writings of Gertrude Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Borbély, Erika Mihálycsa, Petronia Petrar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalities of Modernism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-88-5526-849-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rose is a rose is a rose : Gertrude Stein’s The World is Round and its illustrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Aymes, Nathalie Collé, Brigitte Friant-Kessler et Maxime Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Illustration and Intermedial Avenues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Print and Digital Editions of Lyn Hejinian’s My Life</w:t>
+                <w:t xml:space="preserve">Béranger: grand chansonnier, poète mineur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03821743v3</w:t>
+              <w:t xml:space="preserve">Séminaire Paroles, Paroles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Arnoux et Chloé Thomas, 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wilderness of Mirrors: Eliot, Max Frisch and the CIA</w:t>
+                <w:t xml:space="preserve">Ne pas être un poète: Reine Garde, Barbara, Noémi Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts of war and peace</w:t>
-[...493 lines deleted...]
-                <w:t xml:space="preserve">hal-01907071v1</w:t>
+              <w:t xml:space="preserve">Colloque-festival Poet.e.s.s.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frères Grimm - Contes méconnus</w:t>
+                <w:t xml:space="preserve">Lyn Hejinian - L'Insuivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821703v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyn Hejinian - L'Insuivant</w:t>
+                <w:t xml:space="preserve">Frères Grimm - Contes méconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821716v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Twain - Comment raconter une histoire et autres textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Woolf - Londres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Stein - Narration - préface de Christine Savinel, traduction, postface et notes de Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495557v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-03821734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2017,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821731v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711310_006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821739v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledizioni.it/prodotto/temporalities-of-modernism/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821743v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821746v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.171.0121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821679v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2019.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907071v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0067" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821734v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01541927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.171.0121" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tadi&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16879" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mod.2019.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821731v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711310_006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821739v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ledizioni.it/prodotto/temporalities-of-modernism/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821734v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821705v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Drigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01541927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCA090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>