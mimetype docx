--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>