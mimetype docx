--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation Through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>