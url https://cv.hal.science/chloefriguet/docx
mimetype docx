--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation Through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Friguet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Statistique (CNU26), IUT Sciences des Données, IRISA-OBELIX, Université Bretagne Sud, Vannes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for statistical matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Gavra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable clustering of segmented trajectories within a continuous time framework. Application to maritime traffic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tavenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue on Machine Learning for Earth Observation Data, 112 (6), pp.1975-2001. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-021-06004-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617575v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOLO-Fine: One-Stage Detector of Small Objects Under Various Backgrounds in Remote Sensing Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (15), pp.2501. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12152501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts aléatoires avec R de Robin GENUER et Jean-Michel POGGI (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mutual Information-based method to select informative pairs of variables in case-control genetic association studies to improve the power of detecting interaction between genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152 (2), pp.84-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power evaluation of asymptotic tests for comparing two binomial proportions to detect direct and indirect association in large-scale studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (6), pp.2780-2799. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280215608528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of feature selection in classification issues for high-dimensional correlated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.783-796. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-015-9569-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach to account for dependence in large-scale multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 153 (2), pp.100-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of true null hypotheses in high-dimensional data under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT): An R Package for Large-Scale Significance Testing under Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houee-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (14), pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Preferences for Fresh Tomato at the European Scale: A Common Segmentation on Taste and Firmness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (9), pp.S531-S541. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2010.01841.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A factor model approach to multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 104 (488), pp.1406-1415. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2009.tm08332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the FWER in multiple testing under dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (16 et 17), pp.2733 - 2747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03610910902936281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Adaptation of Time Series through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ièmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter et cartographier les données du bilan carbone d'un congrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Husson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres R 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Sud, Jun 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème journées de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, Jul 2023, Bruxelles (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Match-And-Deform: Time Series Domain Adaptation Through Optimal Transport and Temporal Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. pp.341-356, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43424-2_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlaine Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAD: Match-And-Deform for Time Series Domain Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Painblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Apprentissage automatique (CAp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JDCOT : an Algorithm for Transfer Learning in Incomparable Domains using Optimal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jeamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Garès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS), Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Object Detection from Remote Sensing Images with the Help of Object-Focused Super-Resolution Using Wasserstein GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.260-263, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data annotation with active learning: application to environmental surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDS 2020 - 52èmes Journées de Statistique de la Société Française de Statistique (SFdS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Nice, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction non supervisée de descripteurs pour des suivis environnementaux aériens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devis Tuia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, St-Dié-Des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage actif pour l'annotation d'images aériennes appliqué aux suivis environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning to Assist Annotation of Aerial Images in Environmental Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBMI 2018 - 16th International Conference on Content-Based Multimedia Indexing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS \& Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiDS 2017 : Big Data from Space Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable selection for correlated data in high dimension using decorrelation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Fan Sheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn: Challenging problems in statistical learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test statistique pour la détection d'anomalies basé sur l'erreur de reconstruction de l'ACP à noyau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFdS, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical test for anomaly detection using the reconstruction error of the Kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Methodological Statistics (CMstatistics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM work group, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de puissance pour la détection d'association directe et indirecte à partir de tables de contingence 2 × 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FADA: an R package for variable selection in supervised classiﬁcation of strongly dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLA Statistics Department; Foundation for Open Access Statistics; Los Angels R user group, Jun 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection with score functions based on the reconstruction error of the kernel PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning (ECML PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological marker selection for detecting gene-gene interaction in genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, London, France. pp.E1053</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de marqueurs pour la détection d'interactions de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Emily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of model selection for high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for (post)-Genomics Data (SMPGD2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la sélection de variables pour la classification de données en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Perthame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach, Statistical Learning and Data Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur 297 offres d'emploi parvenues au département STID de Vannes du 1er septembre 2010 au 31 août 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Petiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque francophone international sur l'enseignement de la statistique (CFIES2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a complex trait using transcriptomic data: contribution of gene regulatory network modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX. Conference of the plant &amp; animal genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring gene networks using a sparse factor model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical learning and data science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Florence, Italy. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale significance testing of high thoroughput Data with FAMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houée-Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference of the Applied Stochastic Models and Data Analysis International Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence sur réseaux géniques par Analyse en Facteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing (FAMT) : an R package for simultaneous tests under dependence in high-dimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UseR!2009. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypotheses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistiques, Société Française de Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation conditionnelle de la proportion d'hypothèses nulles en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Fdr estimation based on a factor analytic approach of multiple testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: a general approach for differential analysis of genome-scale dependent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Statistical advances in Genome-scale Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor Analysis for Multiple Testing: an R-package to analyze a genome-scale dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Statistical advances in Genome-scale Data Analysis »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the proportion of null p-values among dependent tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petersburg Workshop on Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche conditionnelle des tests multiples pour données biologiques à haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Jeunes Chercheurs (Société Française de Biométrie). INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple tests for high-throughput data assuming a factor modeling of dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Journées de Statistiques (Société Française de Statistiques) / joint with Société Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Dependence on the Stability of Model Selection in Supervised Classification for High-Throughput Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Indian Statistical Association (IISA) Conference on Frontiers of Probability and Statistical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Storrs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for a factor structure in high-dimensional data to improve multiple testing procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th workshop on Statistical Methods for Post-Genomic Data. Agrocampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active detection for aerial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Kijak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next Step for Big Data Infrastructure and Analytics for the Surveillance of the Maritime Traffic from AIS &amp; Sentinel Satellite Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Garello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BiDS' 2017 - Conference on Big Data from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la mer par apprentissage profond : quelques exemples d’applications pour protéger notre bien commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Courtrai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Burnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Littoral: un bien commun ? Une approche pluridisciplinaire. Actes du Séminaire International de l'Institut Archipel. Université Bretagne Sud, 17-19 juin 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2021, 978-2-9573619-1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dépendance dans les procédures de tests multiples en grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Agrocampus - Ecole nationale supérieure d'agronomie de rennes, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00539741v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : “pourquoi et comment enseigner l’analyse de données massives (big data)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Friguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Letué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617575v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06004-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213815v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Courtrai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12152501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280215608528" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-015-9569-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.03.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32KF0BWM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Houee-Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coiret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;picier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2010.01841.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2009.tm08332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458161v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910902936281" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Painblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chapel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Husson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43424-2_21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932463v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jeamart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445740v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laroze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Tuia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845487v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Friguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Fan Sheu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841017v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hou&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461700v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459370v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461702v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379496v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539741v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>