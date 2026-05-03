--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -856,51 +856,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
+                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
@@ -931,106 +931,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.1572 - 1575. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160936v1</w:t>
+                <w:t xml:space="preserve">hal-02071803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
+                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
@@ -1061,82 +1061,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1572 - 1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071803v1</w:t>
+                <w:t xml:space="preserve">hal-02160936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage of characteristic modes with specific boundary conditions for wide-band antenna design: application to a cage loaded monopole antenna</w:t>
               </w:r>
@@ -1566,278 +1566,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196813v1</w:t>
+                <w:t xml:space="preserve">hal-01207649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207649v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Vector Sensors Design with Three Co-located or Distributed Elements for the 3D DoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1993,701 +1993,726 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audric Boiteau</w:t>
+                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140591v1</w:t>
+                <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138525v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388376v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+                <w:t xml:space="preserve">hal-05582125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703311v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,1596 +2724,1571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625227v1</w:t>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Pascaud</w:t>
+                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625232v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590271v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131775v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Effective Permittivity Retrieval Methods of 3D-Printed Unit Cells for Dielectric Resonator Antenna Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133663⟩</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venise, Italy. pp.184-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA57318.2023.10297647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130869v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 5G and mmWave radar for positioning, sensing, and line-of-sight detection in airport areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+                <w:t xml:space="preserve">Comparison of Effective Permittivity Retrieval Methods of 3D-Printed Unit Cells for Dielectric Resonator Antenna Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESAR Innovation Days 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891511v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Use of 5G and mmWave radar for positioning, sensing, and line-of-sight detection in airport areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Ben Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanaan Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SESAR Innovation Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477650v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G Positioning Based on the Wideband Electromagnetic Vector Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Bo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">R. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Localization and GNSS (ICL-GNSS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.1177-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654963v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Sensing and Positioning via 5G and mmWave radar for Airport Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Simona Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Yesilyurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SESAR JU, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+                <w:t xml:space="preserve">José Bruno de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pascaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665747v1</w:t>
+                <w:t xml:space="preserve">hal-03477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Port Vector Antenna for MIMO Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5G Positioning Based on the Wideband Electromagnetic Vector Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Valkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Localization and GNSS (ICL-GNSS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915975v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4-Port Vector Antenna for MIMO Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t>
+              <w:t xml:space="preserve">APS/URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Quebec, Canada. pp 37 / ISBN: 978-1-7281-6669-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/usnc/ursi49741.2020.9321651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916307v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+                <w:t xml:space="preserve">Validity Domain of the Odunaiya Expression for Computing the Conventional VOR Multipath Error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2020, 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5/ ISBN: 978-1-7281-3712-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085326v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
@@ -4323,350 +4323,367 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse (virtuel), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085317v2</w:t>
+                <w:t xml:space="preserve">hal-03085326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Vector Antenna with Additional Radiation Pattern Diversity for 3-D Direction Finding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888672⟩</w:t>
+              <w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525938v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Wideband Vector Antenna with Additional Radiation Pattern Diversity for 3-D Direction Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potier Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Propagation Symposium (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2019.8888672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184478v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A Dynamic VOR Receiver Model for Estimating the Bearing Error in the Presence of Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,747 +4695,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2019, 13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458584v1</w:t>
+                <w:t xml:space="preserve">hal-02184478v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 8-Ports Vector Antenna for Measurement Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an IQ Receiver Model by Means of Laboratory Measurements for Conventional VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMA 2019, IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456167v1</w:t>
+                <w:t xml:space="preserve">hal-02458584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a 8-Ports Vector Antenna for Measurement Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAMA 2019, IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kuta, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA47423.2019.8959555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458310v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne vectorielle large bande et à diversité de diagramme pour la radiogoniométrie 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+                <w:t xml:space="preserve">Methodology for Assessing the Impact of Wind Turbines on Civil Aviation Primary and Secondary Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Pouliguen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156247v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Antenne vectorielle large bande et à diversité de diagramme pour la radiogoniométrie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418686v1</w:t>
+                <w:t xml:space="preserve">hal-02156247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GNU Radio Companion to improve student understanding of signal processing theory through VHF Omni-Directional Range (VOR) signal demodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blais</w:t>
+                <w:t xml:space="preserve">An Analytic Formulation of the Doppler VOR Multipath Error for a Digital Receiver - Comparaisons with the Odunaiya Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European GNU Radio Days 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194172v1</w:t>
+                <w:t xml:space="preserve">hal-02418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Using GNU Radio Companion to improve student understanding of signal processing theory through VHF Omni-Directional Range (VOR) signal demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">European GNU Radio Days 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943128v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,294 +5480,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456138v2</w:t>
+                <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+                <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+              <w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2019.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839330v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D direction-of-arrival estimation using a wideband vector antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5799,762 +5807,762 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States. pp.197-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lawp.2017.2779878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544676v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593455v1</w:t>
+                <w:t xml:space="preserve">hal-01609767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516699v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
+              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527006v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
+                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp 15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56880-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609767v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481546⟩</w:t>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331140v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
+                <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -6572,97 +6580,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2016, 10th European Conference on Antennas and Propagation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544678v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
+                <w:t xml:space="preserve">VOR Multipath Error in the Presence Wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
@@ -6680,1924 +6697,1937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">EMWT 2016: Specialist Meeting about Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wachtberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275934v1</w:t>
+                <w:t xml:space="preserve">hal-01544678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Shadowing Effect Between Windturbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609763v1</w:t>
+                <w:t xml:space="preserve">hal-01275934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275918v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cage-shaped Wideband Antenna Based on Folded Monopoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the lightning protection of blades on the field scattered by a windturbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP 2014, International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">EuCAP 2015 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurAAP, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060866v1</w:t>
+                <w:t xml:space="preserve">hal-01275918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and accurate electromagnetic model of a windturbine blade at radar frequency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cage-shaped Wideband Antenna Based on Folded Monopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2014, International Conference on Electromagnetics in Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAP 2014, International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Taiwan, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073356v1</w:t>
+                <w:t xml:space="preserve">hal-01060866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for vector sensor design based on a spherical mode approach for 3D DoA estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+                <w:t xml:space="preserve">A simple and accurate electromagnetic model of a windturbine blade at radar frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEAA 2014, International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Palm Beach, Aruba. pp 253-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2014.6903856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063335v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+                <w:t xml:space="preserve">Method for vector sensor design based on a spherical mode approach for 3D DoA estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. 5p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073324v1</w:t>
+                <w:t xml:space="preserve">hal-01063335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A theoretical study of the boundary conditions for parabolic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2013, France. pp 684 - 687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2013.6624898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073343v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'influence d'éoliennes sur un signal VOR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+                <w:t xml:space="preserve">An exact vectorial spectral representation of the wave equation for propagation over a Terrain in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes 2013, Assemblée générale "Interférences d'Ondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">APWC 2013, IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp 907-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073392v1</w:t>
+                <w:t xml:space="preserve">hal-01073343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Simulation de l'influence d'éoliennes sur un signal VOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GdR Ondes 2013, Assemblée générale "Interférences d'Ondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022309v1</w:t>
+                <w:t xml:space="preserve">hal-01073392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An exact spectral representation of the wave equation for propagation over a terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
+              <w:t xml:space="preserve">ICEAA 2012, International Conference on Electromagnetics in Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 717-720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022310v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matrix split-step resolution for propagation based on an exact spectral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              <w:t xml:space="preserve">APWC 2012, Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cape Town, South Africa. pp 562-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2012.6328690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022311v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+                <w:t xml:space="preserve">Reduction of the sensor number in distributed vector-antennas for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM 2012, 15th International Symposium of ANtenna Technology and applied ElectroMagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022220v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022277v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022221v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
+              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067148v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 994 - 997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938447v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 819-822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609756v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
+                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp 1-5</w:t>
+              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022224v1</w:t>
+                <w:t xml:space="preserve">hal-01067148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t>
               </w:r>
@@ -8681,165 +8711,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne miniature pour application GPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009, 16ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2p</w:t>
+              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022156v1</w:t>
+                <w:t xml:space="preserve">hal-01022224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception d'une antenne miniature pour application GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNM 2009, 16ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. 2p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Highly Compact Composite Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,70 +8982,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS/URSI 2009, Antennas and Propagation Society International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Charleston, United States. pp 1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2009.5171746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8930,154 +9055,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport Surface Movement Radars using 5G and mmWave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Simona Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Yesilyurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9087,51 +9212,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne Vectorielle Large-Bande pour la Radiogoniométrie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9140,94 +9265,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9237,105 +9362,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’évolution des systèmes radiofréquences de l’aviation civile - des antennes à la propagation des signaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université Toulouse 3 Paul Sabatier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03186716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId188"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9403,51 +9528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0785C11F"/>
+    <w:nsid w:val="15B38754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9634,51 +9759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chmorlaas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4533-1711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162186401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Obaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Turunen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4667722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133663" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03891511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Ben Slama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaan Abdo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Valkama" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Yesilyurt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654976v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-03186716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chmorlaas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4533-1711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162186401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Obaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Turunen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4667722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03891511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Ben Slama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaan Abdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Yesilyurt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Valkama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-03186716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>