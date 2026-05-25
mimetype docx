--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -856,51 +856,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
+                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
@@ -931,106 +931,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.1572 - 1575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071803v1</w:t>
+                <w:t xml:space="preserve">hal-02160936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Vector Antenna for Dual-Polarized and 3-D Direction Finding Applications</w:t>
+                <w:t xml:space="preserve">Wideband and Reconfigurable Vector Antenna using Radiation Pattern Diversity for 3-D Direction-of-Arrival Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
@@ -1061,82 +1061,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pouliguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.1572 - 1575. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (6), pp.3586-3596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2923531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2905729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160936v1</w:t>
+                <w:t xml:space="preserve">hal-02071803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage of characteristic modes with specific boundary conditions for wide-band antenna design: application to a cage loaded monopole antenna</w:t>
               </w:r>
@@ -1566,278 +1566,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207649v1</w:t>
+                <w:t xml:space="preserve">hal-01196813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Band Vector Sensor for Direction of Arrival Estimation of Incoming Electromagnetic Waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helical-Ring Antenna for Hemispherical Radiation in Circular Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.3662 - 3671. </w:t>
+              <w:t xml:space="preserve">, 2015, PP (99), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2435039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2479640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196813v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Vector Sensors Design with Three Co-located or Distributed Elements for the 3D DoA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,692 +2027,675 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388376v1</w:t>
+                <w:t xml:space="preserve">hal-05140591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printable Inhomogeneous Dielectric Resonator Antenna with Cardioid Shaped Pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audric Boiteau</w:t>
+                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Kuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999501⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP63536.2025.10999888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140591v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an Incident Field by Means of Vectorial Spherical Harmonics - Analysis in Terms of Active and Reactive Powers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Kuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138525v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Models for Antenna Spherical Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Vergnes</w:t>
+                <w:t xml:space="preserve">Closed-form Expression for the Radiation of an Arbitrarily-Oriented Stochastic Elementary Dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Antibes Juan les-Pins, France</w:t>
+              <w:t xml:space="preserve">ICEAA - IEEE APWC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582125v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501461⟩</w:t>
+              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Navigation, Apr 2024, Honolulu, United States. pp.699-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590271v1</w:t>
+                <w:t xml:space="preserve">hal-04625541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of the Radiation Pattern of an Airborne Single-Band GNSS Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,112 +2707,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2024 Pacific PNT Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2024.19630⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Florence, Italy. pp.186-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625541v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification for Conformal Patch Antenna Installed on Infinite Cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,315 +2824,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703311v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification d'incertitude sur l'antenne du radio-altimètre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mazingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEAT Université Côte d'Azur, Jun 2024, Antibes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625227v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dispersion de cristaux diélectriques imprimés en 3D pour des applications d'antennes à résonateur diélectrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Frequency Dispersion of 3D-Printed Dielectric Crystals for Dielectric Resonator Antenna Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Pascaud</w:t>
+                <w:t xml:space="preserve">Gaëtan Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Mazingue</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laquerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625232v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of the radiation pattern of airborne antennas: Application to the radar altimeter</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Effective Permittivity Retrieval Methods of 3D-Printed Unit Cells for Dielectric Resonator Antenna Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,545 +3505,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. de Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+                <w:t xml:space="preserve">José Bruno de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pascaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665747v1</w:t>
+                <w:t xml:space="preserve">hal-03477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Sensing and Positioning via 5G and mmWave radar for Airport Surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5G Positioning Based on the Wideband Electromagnetic Vector Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bo Sun</w:t>
+                <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taylan Yesilyurt</w:t>
+                <w:t xml:space="preserve">Mikko Valkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SESAR Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SESAR JU, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Localization and GNSS (ICL-GNSS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654933v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">Improved Sensing and Positioning via 5G and mmWave radar for Airport Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylan Yesilyurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th SESAR Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SESAR JU, Dec 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477650v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G Positioning Based on the Wideband Electromagnetic Vector Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Bo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+                <w:t xml:space="preserve">R. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Localization and GNSS (ICL-GNSS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.1177-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654963v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-Port Vector Antenna for MIMO Applications</w:t>
               </w:r>
@@ -5372,243 +5372,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
+                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02458579v1</w:t>
+                <w:t xml:space="preserve">hal-02943128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'Obstacles Proches sur les Performances des Radars Primaires et Secondaires de l'Aviation Civile</w:t>
+                <w:t xml:space="preserve">A Stastistical Model for Assessing the Impact of Wind Turbines on Conventionnal VOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Galiègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIREM 2019, Influence de l’environnement électromagnétique quels enjeux en termes de modélisations et systèmes de mesures ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">EMWT 2019, Specialist Meeting on Electromagnetic Waves and Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943128v1</w:t>
+                <w:t xml:space="preserve">hal-02458579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
               </w:r>
@@ -5722,823 +5722,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D direction-of-arrival estimation using a wideband vector antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Ben-Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States. pp.197-200, </w:t>
+              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lawp.2017.2779878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977267v1</w:t>
+                <w:t xml:space="preserve">hal-01839330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOR times series for an aircraft trajectory in the presence of wind turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">3D direction-of-arrival estimation using a wideband vector antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIKON 2018 22nd International Microwave and Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poznan, Poland. pp116-118; ISBN: 978-83-949421-0-6, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, MA, United States. pp.197-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/MIKON.2018.8404997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lawp.2017.2779878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839330v2</w:t>
+                <w:t xml:space="preserve">hal-01977267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609767v1</w:t>
+                <w:t xml:space="preserve">hal-01544676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipôle Magnétique Large-Bande pour la Radiogoniométrie 3D à l’aide d’une Antenne Vectorielle</w:t>
+                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouliguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. 2p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544676v2</w:t>
+                <w:t xml:space="preserve">hal-01593455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounded Colocated Antennas for Wideband Vector Sensor Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Duplouy</w:t>
+                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2017, IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France. pp 15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56880-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8073030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01593455v1</w:t>
+                <w:t xml:space="preserve">hal-01516699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Antennas for Vehicular Communication Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Douvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nets4Cars/Nets4Trains/Nets4Aircraft 2017, 12th International Workshop Communication Technologies for Vehicles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56880-5_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01516699v1</w:t>
+                <w:t xml:space="preserve">hal-01527006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic VOR error due to several scatterers — Application to wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche avancée sur les interférences induites par les éoliennes sur les systèmes CNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Douvenot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 11th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire éolien : améliorer la coordination entre procédures fédérales et cantonales,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527006v1</w:t>
+                <w:t xml:space="preserve">hal-01609767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for computing the VOR multipath error-Comparisons with in-flight measurements</w:t>
               </w:r>
@@ -7259,51 +7259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for vector sensor design based on a spherical mode approach for 3D DoA estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7993,870 +7993,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609756v1</w:t>
+                <w:t xml:space="preserve">hal-01022220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 994 - 997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938447v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Haute Impédance à motifs miniatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélusine Pigeon</w:t>
+                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011, 17èmes Journées Nationales Micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. pp 819-822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022220v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-band High Impedance Surface mounted with a spiral antenna for GNSS applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Aubert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2011.6046821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022277v1</w:t>
+                <w:t xml:space="preserve">hal-01067148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency characterization of vector-sensor antennas with distributed elements for 3D direction finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two compact antennas for specific GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APWC 2011 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCT-CNES GNSS antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022221v1</w:t>
+                <w:t xml:space="preserve">hal-01609756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slot planar antenna on metallic support with large bandwidth</w:t>
+                <w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011, 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp 475-479</w:t>
+              <w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067148v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Souny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS/URSI 2010, Antennas and Propagation Society International Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp 1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022226v1</w:t>
+                <w:t xml:space="preserve">hal-01022224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation model for estimating VOR bearing errors in the presence of windturbines - hybridation of parabolic equation with physical optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact self-directional antenna based on a helical ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Souny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Souny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2010, 4th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS/URSI 2010, Antennas and Propagation Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022224v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne miniature pour application GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,51 +8920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Compact Composite Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélusine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,103 +9069,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport Surface Movement Radars using 5G and mmWave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Tan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Yesilyurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
@@ -9528,51 +9528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15B38754"/>
+    <w:nsid w:val="1FA4B3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9759,51 +9759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chmorlaas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4533-1711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162186401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Obaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Turunen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4667722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03891511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Ben Slama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaan Abdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Yesilyurt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654963v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Valkama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-03186716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chmorlaas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4533-1711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162186401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04411852v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Obaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Turunen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03279841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Duplouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouliguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIRSB.2020.9318437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02160936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouliguen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2923531" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02071803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2905729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01799022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2835516" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01374097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Claudepierre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Douvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2017.2650058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01658238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2779878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01196813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lomin&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2435039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01108968v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB13102902" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4667722" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laquerbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999501" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05138525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vergnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Kuhler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999888" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05582125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19630" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mazingue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04590271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Antoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Araujo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03891511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Ben Slama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanaan Abdo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simonin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Bo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Tan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Valkama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Yesilyurt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02915975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/usnc/ursi49741.2020.9321651" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Ben-Hassine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135730" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02525938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potier Patrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2019.8888672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02184478v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA47423.2019.8959555" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gali&#232;gue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02156247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02418686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02943128v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02458579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01839330v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON.2018.8404997" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lawp.2017.2779878" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544676v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01593455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8073030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01516699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56880-5_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01527006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928653" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609767v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01331140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01544678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01275918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01060866v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2014.6903856" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073324v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2013.6624898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01073392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022310v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2012.6328690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262373" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022220v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Pigeon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046821" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2011.6046803" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609756v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022224v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561226" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2009.5171746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03654976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01977428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Potier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/tel-03186716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>