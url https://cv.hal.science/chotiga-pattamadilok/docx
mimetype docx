--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -613,278 +613,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the left ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">A Dębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sein</w:t>
+                <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.121678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019396v1</w:t>
+                <w:t xml:space="preserve">hal-05446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the left ventral occipitotemporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dębska</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Wang</w:t>
+                <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Jednoróg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 326, pp.121678. </w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446175v1</w:t>
+                <w:t xml:space="preserve">hal-05019396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Adults with Dyslexia Recognize Spoken Words? Evidence from Behavioral and EEG Data</w:t>
               </w:r>
@@ -981,512 +981,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of alphabetic literacy, linguistic-processing demand and tone type on the dichotic listening of lexical tones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Shao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.877684⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738331v1</w:t>
+                <w:t xml:space="preserve">hal-03867180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective connectivity of the left-ventral occipitotemporal cortex during visual word processing: Direct causal evidence from TMS-EEG co-registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867180v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity of the left-ventral occipitotemporal cortex during visual word processing: Direct causal evidence from TMS-EEG co-registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How are visemes and graphemes integrated with speech sounds during spoken word recognition? ERP evidence for supra-additive responses during audiovisual compared to auditory speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Planton</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.004⟩</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2021.105058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693824v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are visemes and graphemes integrated with speech sounds during spoken word recognition? ERP evidence for supra-additive responses during audiovisual compared to auditory speech processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of alphabetic literacy, linguistic-processing demand and tone type on the dichotic listening of lexical tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caicai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 225, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.877684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandl.2021.105058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.877684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472191v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Orthographic Transparency on Auditory Word Recognition Across the Development of Reading Proficiency</w:t>
               </w:r>
@@ -1524,51 +1524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Politzer-Ahles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caicai Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,161 +1596,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of visual articulatory gestures and orthography to speech processing: Evidence from novel word learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar and Cortical Correlates of Internal and External Speech Error Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elin Runnqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof Strijkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0001036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgab038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189083v1</w:t>
+                <w:t xml:space="preserve">hal-03340216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Auditory Event-Related Potentials Are Modulated by Alphabetic Literacy Skills in Logographic Chinese Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,161 +1864,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar and Cortical Correlates of Internal and External Speech Error Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contribution of visual articulatory gestures and orthography to speech processing: Evidence from novel word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elin Runnqvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristof Strijkers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael D Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgab038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340216v1</w:t>
+                <w:t xml:space="preserve">hal-03189083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
               </w:r>
@@ -2104,64 +2104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken language coding neurons in the Visual Word Form Area: Evidence from a TMS adaptation paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 186, pp.278 - 285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2329,90 +2329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down activation of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3120,64 +3120,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (4), pp.1531-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3339,355 +3339,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does reading performance modulate the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Alario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Aubéline Nelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486074v1</w:t>
+                <w:t xml:space="preserve">hal-01485959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does reading performance modulate the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
+                <w:t xml:space="preserve">Unattentive speech processing is influenced by orthographic knowledge: Evidence from mismatch negativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aubéline Nelis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (1), pp.57-76</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485959v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unattentive speech processing is influenced by orthographic knowledge: Evidence from mismatch negativity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologie cognitive du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 137, pp.103-111</w:t>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486089v1</w:t>
+                <w:t xml:space="preserve">hal-01486074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of orthographic knowledge on speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,64 +3773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3983,995 +3983,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming in noise: the contribution of orthographic knowledge to speech repetition</w:t>
+                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491782v1</w:t>
+                <w:t xml:space="preserve">hal-01440390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
+                <w:t xml:space="preserve">Naming in noise: the contribution of orthographic knowledge to speech repetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01440390v1</w:t>
+                <w:t xml:space="preserve">hal-01491782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Learning to Read Affect Speech Perception?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Occipito-temporal Contributions to Reading with TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+                <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (25), pp.8435 - 8444. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.739 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5791-09.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728068v1</w:t>
+                <w:t xml:space="preserve">hal-01728073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Occipito-temporal Contributions to Reading with TMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auditory Word Serial Recall Benefits from Orthographic Dissimilarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Devlin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21207⟩</w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (3), pp.321 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830910371450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728073v1</w:t>
+                <w:t xml:space="preserve">hal-01728057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Word Serial Recall Benefits from Orthographic Dissimilarity</w:t>
+                <w:t xml:space="preserve">How Does Learning to Read Affect Speech Perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 53 (3), pp.321 - 341. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (25), pp.8435 - 8444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0023830910371450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5791-09.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728057v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The orthographic consistency effect in the recognition of French spoken words: An early developmental shift from sublexical to lexical orthographic activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Devlin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Vylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716409090225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728075v1</w:t>
+                <w:t xml:space="preserve">hal-01728074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orthographic consistency effect in the recognition of French spoken words: An early developmental shift from sublexical to lexical orthographic activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.1018 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0142716409090225⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01728074v1</w:t>
+                <w:t xml:space="preserve">hal-01728075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schooling in western culture promotes context-free processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: a combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,77 +5189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychology of Literacy: New Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Portuguese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,64 +5284,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental turnpoint of orthographic consistency effects in speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain: Evidence from Thai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,64 +5543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic Representations in Spoken Word Priming: No Early Automatic Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Radeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,64 +5698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (5), pp.700 - 726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5789,90 +5789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (1), pp.57 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresso em neuropsicologia cognitiva: Uma discussão de modelos funcionais do reconhecimento das palavras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCognito Cahiers Romans de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6715,51 +6715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelis A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tenerif, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6873,260 +6873,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and chronometry of left ventral occipito-temporal cortex and posterior middle temporal gyrus in reading: Evidence from transcranial magnetic stimulation</w:t>
+                <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: mismatch negativity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium of Psycholinguistics</w:t>
+              <w:t xml:space="preserve">17th Conference of European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728428v1</w:t>
+                <w:t xml:space="preserve">hal-01728425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: mismatch negativity evidence</w:t>
+                <w:t xml:space="preserve">Contribution and chronometry of left ventral occipito-temporal cortex and posterior middle temporal gyrus in reading: Evidence from transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Colin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of European Society for Cognitive Psychology</w:t>
+              <w:t xml:space="preserve">10th International Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728425v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus and nature of orthographic effects in speech processing.</w:t>
               </w:r>
@@ -7194,64 +7194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7289,90 +7289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de l’influence de la lecture sur la reconnaissance de mots à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7404,286 +7404,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating occipito-temporal contributions to reading with TMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting of the Cognitive Neuroscience Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728440v1</w:t>
+                <w:t xml:space="preserve">hal-01728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating occipito-temporal contributions to reading with TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting of the Cognitive Neuroscience Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728438v1</w:t>
+                <w:t xml:space="preserve">hal-01728440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7878,90 +7878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-lateralized reading network illustrated by causal effective connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,506 +8321,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of logographic and alphabetic writing systems on auditory information processing: The generalizability and stability issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Yi-Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lee Chia-Lin</w:t>
+                <w:t xml:space="preserve">Bonnard Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728464v1</w:t>
+                <w:t xml:space="preserve">hal-01502205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal brain dynamics of orthographic, morphological and semantic processing in dyslexic university students: A MEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">22nd Annual Meeting Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502205v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal brain dynamics of orthographic, morphological and semantic processing in dyslexic university students: A MEG study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Meeting Society for the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Society for Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728486v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
+                <w:t xml:space="preserve">Influence of logographic and alphabetic writing systems on auditory information processing: The generalizability and stability issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yi-Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Chanoine</w:t>
+                <w:t xml:space="preserve">Wu Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Anton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lee Chia-Lin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">19th Conference of European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728455v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9074,51 +9074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9143,77 +9143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9264,64 +9264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9372,64 +9372,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9480,64 +9480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: A combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9588,51 +9588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic effects on spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9683,51 +9683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9810,51 +9810,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual assimilation of English dental fricatives by native speakers of European French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,429 +10081,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the Left ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dębska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831353v1</w:t>
+                <w:t xml:space="preserve">hal-04831402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the Left ventral occipitotemporal cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Dębska</w:t>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deidre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04831402v1</w:t>
+                <w:t xml:space="preserve">hal-04831380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deidre Bolger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04831380v1</w:t>
+                <w:t xml:space="preserve">hal-04831353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10583,64 +10583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ISCA Workshop on Plasticity in Speech Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, London, United Kingdom. pp.91-94, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,51 +10755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5D8F077"/>
+    <w:nsid w:val="083350B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10986,51 +10986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>