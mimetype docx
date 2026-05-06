--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -496,395 +496,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975350v1</w:t>
+                <w:t xml:space="preserve">hal-05019396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the left ventral occipitotemporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jednoróg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 326, pp.121678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019396v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Adults with Dyslexia Recognize Spoken Words? Evidence from Behavioral and EEG Data</w:t>
               </w:r>
@@ -896,64 +896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -981,512 +981,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of alphabetic literacy, linguistic-processing demand and tone type on the dichotic listening of lexical tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Planton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caicai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoyuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.877684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.877684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867180v1</w:t>
+                <w:t xml:space="preserve">hal-03738331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective connectivity of the left-ventral occipitotemporal cortex during visual word processing: Direct causal evidence from TMS-EEG co-registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24056-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693824v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are visemes and graphemes integrated with speech sounds during spoken word recognition? ERP evidence for supra-additive responses during audiovisual compared to auditory speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandl.2021.105058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472191v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of alphabetic literacy, linguistic-processing demand and tone type on the dichotic listening of lexical tones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaoyuan Zhang</w:t>
+                <w:t xml:space="preserve">Effective connectivity of the left-ventral occipitotemporal cortex during visual word processing: Direct causal evidence from TMS-EEG co-registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubin Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.877684. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 154, pp.167-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.877684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738331v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Orthographic Transparency on Auditory Word Recognition Across the Development of Reading Proficiency</w:t>
               </w:r>
@@ -1498,77 +1498,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bakhtiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Mokhlesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Politzer-Ahles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caicai Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1615,90 +1615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar and Cortical Correlates of Internal and External Speech Error Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Runnqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
@@ -1730,308 +1730,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Auditory Event-Related Potentials Are Modulated by Alphabetic Literacy Skills in Logographic Chinese Readers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The contribution of visual articulatory gestures and orthography to speech processing: Evidence from novel word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin Kai-Yan Lau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bakhtiar</w:t>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Ying Yim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael D Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.663166. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.663166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340213v1</w:t>
+                <w:t xml:space="preserve">hal-03189083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of visual articulatory gestures and orthography to speech processing: Evidence from novel word learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Early Auditory Event-Related Potentials Are Modulated by Alphabetic Literacy Skills in Logographic Chinese Readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Welby</w:t>
+                <w:t xml:space="preserve">Dustin Kai-Yan Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bakhtiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D Tyler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-Ying Yim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.663166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0001036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.663166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189083v1</w:t>
+                <w:t xml:space="preserve">hal-03340213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,77 +2091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken language coding neurons in the Visual Word Form Area: Evidence from a TMS adaptation paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 186, pp.278 - 285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing without semantics: An ERP study with spoken words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,90 +2329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down activation of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,178 +2457,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue: Language as a domain-specific or domain-general cognitive function?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 118 (3), pp.251-253</w:t>
+              <w:t xml:space="preserve">, 2018, Opinion article and commentaries “The worries of wearing literate glasses”, 118 (4), pp.319-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925714v1</w:t>
+                <w:t xml:space="preserve">hal-02075920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction to the special issue: Language as a domain-specific or domain-general cognitive function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Opinion article and commentaries “The worries of wearing literate glasses”, 118 (4), pp.319-319</w:t>
+              <w:t xml:space="preserve">, 2018, 118 (3), pp.251-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075920v1</w:t>
+                <w:t xml:space="preserve">hal-01925714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity of phonological and semantic processing during visual word recognition</w:t>
               </w:r>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3094,90 +3094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of writing to reading: Dissociation between cognitive and motor process in the left dorsal premotor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (4), pp.1531-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3211,51 +3211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Early Does the Brain Distinguish between Regular Words, Irregular Words, and Pseudowords during the Reading Process? Evidence from Neurochronometric TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,368 +3339,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does reading performance modulate the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Psychologie cognitive du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64 (1), pp.57-76</w:t>
+              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485959v1</w:t>
+                <w:t xml:space="preserve">hal-01486074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unattentive speech processing is influenced by orthographic knowledge: Evidence from mismatch negativity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How does reading performance modulate the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Morais</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéline Nelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 137, pp.103-111</w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486089v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unattentive speech processing is influenced by orthographic knowledge: Evidence from mismatch negativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Alario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Cécile Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 137, pp.103-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486074v1</w:t>
+                <w:t xml:space="preserve">hal-01486089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of orthographic knowledge on speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3773,77 +3773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chetail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.2897-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3881,51 +3881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broca's area plays a causal role in morphosyntactic processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Carreiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Meseguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,995 +3983,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Naming in noise: the contribution of orthographic knowledge to speech repetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440390v1</w:t>
+                <w:t xml:space="preserve">hal-01491782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naming in noise: the contribution of orthographic knowledge to speech repetition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (3), pp.116-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandl.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Occipito-temporal Contributions to Reading with TMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Does Learning to Read Affect Speech Perception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Duncan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Devlin</w:t>
+                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (4), pp.739 - 750. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (25), pp.8435 - 8444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5791-09.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728073v1</w:t>
+                <w:t xml:space="preserve">hal-01728068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory Word Serial Recall Benefits from Orthographic Dissimilarity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigating Occipito-temporal Contributions to Reading with TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830910371450⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.739 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728057v1</w:t>
+                <w:t xml:space="preserve">hal-01728073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Learning to Read Affect Speech Perception?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Auditory Word Serial Recall Benefits from Orthographic Dissimilarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (25), pp.8435 - 8444. </w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (3), pp.321 - 341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5791-09.2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0023830910371450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728068v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orthographic consistency effect in the recognition of French spoken words: An early developmental shift from sublexical to lexical orthographic activation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0142716409090225⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.1018 - 1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728074v1</w:t>
+                <w:t xml:space="preserve">hal-01728075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The orthographic consistency effect in the recognition of French spoken words: An early developmental shift from sublexical to lexical orthographic activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Devlin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia de Vylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0142716409090225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schooling in western culture promotes context-free processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,64 +5060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: a combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,77 +5189,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychology of Literacy: New Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Portuguese Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,77 +5284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The developmental turnpoint of orthographic consistency effects in speech recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,64 +5413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain: Evidence from Thai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,77 +5530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic Representations in Spoken Word Priming: No Early Automatic Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Radeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,90 +5672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in auditory word recognition: Further evidence from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (5), pp.700 - 726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5789,90 +5789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in auditory word recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Cognitive Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (1), pp.57 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5919,90 +5919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progresso em neuropsicologia cognitiva: Uma discussão de modelos funcionais do reconhecimento das palavras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InCognito Cahiers Romans de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6085,64 +6085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguilar, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The orthographic effects on speech processing: beyond the “automaticity vs. strategy” debate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,51 +6370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire change-t-il la manière dont le cerveau traite la parole ? Une comparaison « normo-lecteurs vs. dyslexiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 56ème Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Morphological Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Potsdam, Germany</w:t>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,77 +6689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the Exner’s area during reading: A neuronavigated TMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6784,77 +6784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does reading performance influence the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelis A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tenerif, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6873,290 +6873,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: mismatch negativity evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contribution and chronometry of left ventral occipito-temporal cortex and posterior middle temporal gyrus in reading: Evidence from transcranial magnetic stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Colin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of European Society for Cognitive Psychology</w:t>
+              <w:t xml:space="preserve">10th International Symposium of Psycholinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728425v1</w:t>
+                <w:t xml:space="preserve">hal-01728428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and chronometry of left ventral occipito-temporal cortex and posterior middle temporal gyrus in reading: Evidence from transcranial magnetic stimulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: mismatch negativity evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium of Psycholinguistics</w:t>
+              <w:t xml:space="preserve">17th Conference of European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728428v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus and nature of orthographic effects in speech processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Speech and Orthography workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,77 +7181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7289,90 +7289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de l’influence de la lecture sur la reconnaissance de mots à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7404,286 +7404,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigating occipito-temporal contributions to reading with TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16th Annual Meeting of the Cognitive Neuroscience Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728438v1</w:t>
+                <w:t xml:space="preserve">hal-01728440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating occipito-temporal contributions to reading with TMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual Meeting of the Cognitive Neuroscience Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15th Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728440v1</w:t>
+                <w:t xml:space="preserve">hal-01728438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7779,51 +7779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,90 +7878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the visuo-orthographic system during spoken sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8003,77 +8003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-lateralized reading network illustrated by causal effective connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille B Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8245,64 +8245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8321,536 +8321,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Planton</w:t>
+                <w:t xml:space="preserve">Influence of logographic and alphabetic writing systems on auditory information processing: The generalizability and stability issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnard Mireille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
+                <w:t xml:space="preserve">Lin Yi-Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Chia-Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
+              <w:t xml:space="preserve">19th Conference of European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502205v1</w:t>
+                <w:t xml:space="preserve">hal-01728464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal brain dynamics of orthographic, morphological and semantic processing in dyslexic university students: A MEG study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining the effective connectivity of the ventral occipito-temporal cortex during visual word processing with combined TMS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnard Mireille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Meeting Society for the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for the Neurobiology of Language 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chicago, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728486v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal brain dynamics of orthographic, morphological and semantic processing in dyslexic university students: A MEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy C Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe C Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Neurobiology of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">22nd Annual Meeting Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728455v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of logographic and alphabetic writing systems on auditory information processing: The generalizability and stability issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Denise</w:t>
+                <w:t xml:space="preserve">Valerie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Chia-Lin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">Society for Neurobiology of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728464v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8901,51 +8901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right and left hemisphere contributions to reading: evidence from transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9022,51 +9022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: Mismatch Negativity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Meeting of the Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9143,77 +9143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9251,77 +9251,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9359,77 +9359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9467,77 +9467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: A combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9575,64 +9575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic effects on spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9670,64 +9670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9810,90 +9810,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual assimilation of English dental fricatives by native speakers of European French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Tyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Villain--Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Calhoun, P. Escudero, M. Tabain, &amp; P. Warren. Australasian Speech Science and Technology Association Inc., pp. 2580-2584, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9969,51 +9969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10081,429 +10081,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the Left ventral occipitotemporal cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Dębska</w:t>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831402v1</w:t>
+                <w:t xml:space="preserve">hal-04831353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the Left ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dębska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831380v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deidre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831353v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10557,90 +10557,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in speech recognition: a cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ISCA Workshop on Plasticity in Speech Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, London, United Kingdom. pp.91-94, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,51 +10755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="083350B9"/>
+    <w:nsid w:val="81EFBD50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10986,51 +10986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>