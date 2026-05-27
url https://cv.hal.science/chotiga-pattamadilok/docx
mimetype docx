--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -496,395 +496,395 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019396v1</w:t>
+                <w:t xml:space="preserve">hal-04975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the left ventral occipitotemporal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the visual word form area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dębska</w:t>
+                <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121678⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/imag_a_00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446175v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the left ventral occipitotemporal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dębska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.121678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88650-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975350v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Adults with Dyslexia Recognize Spoken Words? Evidence from Behavioral and EEG Data</w:t>
               </w:r>
@@ -896,64 +896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoyuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.877684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1117,103 +1117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the functional role of the left ventral occipito-temporal cortex in speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -1251,51 +1251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are visemes and graphemes integrated with speech sounds during spoken word recognition? ERP evidence for supra-additive responses during audiovisual compared to auditory speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1355,90 +1355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective connectivity of the left-ventral occipitotemporal cortex during visual word processing: Direct causal evidence from TMS-EEG co-registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 154, pp.167-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bakhtiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Mokhlesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Politzer-Ahles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,77 +1615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar and Cortical Correlates of Internal and External Speech Error Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elin Runnqvist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Strijkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of visual articulatory gestures and orthography to speech processing: Evidence from novel word learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Auditory Event-Related Potentials Are Modulated by Alphabetic Literacy Skills in Logographic Chinese Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dustin Kai-Yan Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1987,51 +1987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation time-course of phonological code in silent word recognition in adult readers with and without dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoken language coding neurons in the Visual Word Form Area: Evidence from a TMS adaptation paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological processing without semantics: An ERP study with spoken words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beyersmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris New</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2355,64 +2355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,178 +2457,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Introduction to the special issue: Language as a domain-specific or domain-general cognitive function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Opinion article and commentaries “The worries of wearing literate glasses”, 118 (4), pp.319-319</w:t>
+              <w:t xml:space="preserve">, 2018, 118 (3), pp.251-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075920v1</w:t>
+                <w:t xml:space="preserve">hal-01925714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue: Language as a domain-specific or domain-general cognitive function?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Colé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 118 (3), pp.251-253</w:t>
+              <w:t xml:space="preserve">, 2018, Opinion article and commentaries “The worries of wearing literate glasses”, 118 (4), pp.319-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925714v1</w:t>
+                <w:t xml:space="preserve">hal-02075920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automaticity of phonological and semantic processing during visual word recognition</w:t>
               </w:r>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Hans Frauenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3094,51 +3094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of writing to reading: Dissociation between cognitive and motor process in the left dorsal premotor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,51 +3211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Early Does the Brain Distinguish between Regular Words, Irregular Words, and Pseudowords during the Reading Process? Evidence from Neurochronometric TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,51 +3440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does reading performance modulate the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubéline Nelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unattentive speech processing is influenced by orthographic knowledge: Evidence from mismatch negativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of orthographic knowledge on speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,299 +3741,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role and activation time course of phonological and orthographic information during phoneme judgments</w:t>
+                <w:t xml:space="preserve">Broca's area plays a causal role in morphosyntactic processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lafontaine</w:t>
+                <w:t xml:space="preserve">Manuel Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Chetail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+                <w:t xml:space="preserve">Enrique Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50, pp.2897-2906</w:t>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.816-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489650v1</w:t>
+                <w:t xml:space="preserve">hal-01489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broca's area plays a causal role in morphosyntactic processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role and activation time course of phonological and orthographic information during phoneme judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chetail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (5), pp.816-820</w:t>
+              <w:t xml:space="preserve">, 2012, 50, pp.2897-2906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489662v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naming in noise: the contribution of orthographic knowledge to speech repetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond rhyme or reason: ERPs reveal task-specific activation of orthography on spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Learning to Read Affect Speech Perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Occipito-temporal Contributions to Reading with TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4421,64 +4421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Word Serial Recall Benefits from Orthographic Dissimilarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,291 +4532,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Devlin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728075v1</w:t>
+                <w:t xml:space="preserve">hal-01152185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johannes C. Ziegler</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (1), pp.169--179. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (4), pp.1018 - 1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152185v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The orthographic consistency effect in the recognition of French spoken words: An early developmental shift from sublexical to lexical orthographic activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,51 +4914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schooling in western culture promotes context-free processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: a combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,51 +5202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,303 +5278,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The developmental turnpoint of orthographic consistency effects in speech recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Ventura</w:t>
+                <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain: Evidence from Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2008.01.003⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (10), pp.1515 - 1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470210701587305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728078v1</w:t>
+                <w:t xml:space="preserve">hal-01728077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain: Evidence from Thai</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The developmental turnpoint of orthographic consistency effects in speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Kolinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (2), pp.135 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2008.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17470210701587305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728077v1</w:t>
+                <w:t xml:space="preserve">hal-01728078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic Representations in Spoken Word Priming: No Early Automatic Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,51 +5672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in auditory word recognition: Further evidence from French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5945,51 +5945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Ventura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6085,64 +6085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,51 +6232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguilar, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6301,51 +6301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The orthographic effects on speech processing: beyond the “automaticity vs. strategy” debate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of the Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6370,51 +6370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à lire change-t-il la manière dont le cerveau traite la parole ? Une comparaison « normo-lecteurs vs. dyslexiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 56ème Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Morphological Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Potsdam, Germany</w:t>
@@ -6590,51 +6590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of the Exner’s area during reading: A neuronavigated TMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,51 +6784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does reading performance influence the impact of orthographic knowledge on speech processing? A comparison of normal readers and dyslexic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelis A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6879,51 +6879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution and chronometry of left ventral occipito-temporal cortex and posterior middle temporal gyrus in reading: Evidence from transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7004,51 +7004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: mismatch negativity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus and nature of orthographic effects in speech processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain, Speech and Orthography workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7302,77 +7302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature de l’influence de la lecture sur la reconnaissance de mots à l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating occipito-temporal contributions to reading with TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph T. Devlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7505,77 +7505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The various facets of the orthographic consistency effect in spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,77 +7613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7779,51 +7779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy C Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7904,64 +7904,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8003,77 +8003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left-lateralized reading network illustrated by causal effective connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille B Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8245,64 +8245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Conference on Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of logographic and alphabetic writing systems on auditory information processing: The generalizability and stability issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Denis-Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnard Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga C Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8608,51 +8608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting Society for the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hawaii, United States</w:t>
@@ -8681,51 +8681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bottom-up and top-down information on the activation of orthographic, phonological and semantic representations during reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for left inferior frontal and posterior superior temporal cortex in extracting a syntactic tree from a sentence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8901,51 +8901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right and left hemisphere contributions to reading: evidence from transcranial magnetic stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carlo Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9022,64 +9022,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic knowledge affects the processing of unattended spoken words: Mismatch Negativity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9156,51 +9156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency and variability in functional localisers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9251,51 +9251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural mechanism underlying orthographic influence on speech processing: A combined TMS and behaviour study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9359,77 +9359,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line orthographic influences on spoken language in a semantic task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes C Ziegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9467,51 +9467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic influence on speech processing: A combined TMS and behavioral study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9575,51 +9575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic effects on spoken language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9670,77 +9670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic congruency effects in the suprasegmental domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Kolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudaporn Luksaneeyanawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9849,51 +9849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Villain--Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Calhoun, P. Escudero, M. Tabain, &amp; P. Warren. Australasian Speech Science and Technology Association Inc., pp. 2580-2584, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9969,51 +9969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alario F.-X.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Pinto; Marc Sato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neurolinguistique. Du cerveau au langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10087,103 +10087,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the co-existence of written and spoken language coding neural populations in the left-ventral occipitotemporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10218,77 +10218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading acquisition drives linguistic cross-modal convergence in the Left ventral occipitotemporal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Dębska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jednoróg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10306,90 +10306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to read transforms phonological into phonographic representations: Evidence from a Mismatch Negativity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deidre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10407,103 +10407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical analysis reveals the adaptive role of the left ventral occipito-temporal cortex in the brain networks during speech processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie C Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10557,51 +10557,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The locus of the orthographic consistency effect in speech recognition: a cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotiga Pattamadilok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10755,51 +10755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81EFBD50"/>
+    <w:nsid w:val="6918B20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10986,51 +10986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chotiga-pattamadilok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7588-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187402442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-8989-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88650-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#281;bska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jednor&#243;g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147897v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2023.2218503" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caicai Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoyuan Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.877684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24056-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472191v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2021.105058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.06.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340208v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bakhtiar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Mokhlesin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Politzer-Ahles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.691989" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340216v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Tyler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Kai-Yan Lau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Ying Yim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.663166" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Denis-Noel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-020-00201-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925708v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.11.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beyersmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris New" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.02.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116135" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01481043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga C Pattamadilok" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc C Anton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C Nazarian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.02.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01522706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy C Cavalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel C Badier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C Zielinski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hans Frauenfelder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4962562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ponz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23118" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlo Bulnes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph T. Devlin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourguignon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Morais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00779" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Alario" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Nelis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Kolinsky" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-8026.2012n63p161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Meseguer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Barber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lafontaine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chetail" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.12.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMD7VBCQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Knierim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5791-09.2010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728073v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Duncan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Devlin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21207" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830910371450" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.03.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728074v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia de Vylder" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716409090225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDD9268AB1B1DD3EA1E514E3B05F1047F5B7258F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Fernandes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.02.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCR53JTN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2008.06.224" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG6RMWTQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudaporn Luksaneeyanawin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470210701587305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2008.01.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTQSLWV2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Radeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00238309070500040201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B4D2F8949AFBDB9E1B2E0BFFE1A3B7D145AB6E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960601049628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960344000134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguilar, C" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728393v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728412v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelis A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leonard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728438v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502225v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B Bonnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728452v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yi-Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Denise" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Chia-Lin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502205v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnard Mireille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728486v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728455v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Anton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728470v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728481v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Clot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Villain--Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alario F.-X." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Sophie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782353273393-traite-de-neurolinguistique" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka D&#281;bska" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deidre Bolger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>