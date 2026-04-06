--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -205,2121 +205,2199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les contre-archives de la longue révolution iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insurrections in Iran: an off-site ethnography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographica Helvetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 80 (1), pp.9-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-80-9-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gh-80-9-2025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04903326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ethnographie critique des archives à la modélisation d’une base de données pour l’étude de l’Iran postrévolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pashkeeva Natalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Saadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les études sur les mondes musulmans et les humanités numériques, 156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130fu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance qu’on laisse advenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Résister en démocratie, 2023/1 (34), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le féminisme iranien est une force de contestation révolutionnaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Déferlante : la revue des révolutions </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image onirique, turbulence heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.231-236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10970⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03766328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vollaire et Philippe Bazin, Un Archipel des solidarités. Grèce 2017-2020, Paris, Loco, 2020, 364 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/teth.3752⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03766330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire un savoir empirique à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre chien et loup. Du témoignage au film documentaire : une anthropologie de la violence au long cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre la société, reconstruire le commun ! Motion de l’Assemblée générale annuelle du Conseil de rédaction de la revue Monde commun : des anthropologues dans la cité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/moco.004.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à l’insu de soi-même et des autres. Entretien avec Chowra Makaremi à propos de son film « Hitch, une histoire iranienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 118, pp.131-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.22008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03136063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Griffures du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp. 48-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence d'Etat et politiques du déni en Iran : les tracés du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Violence partout, justice nulle part !, 1 (1), pp.54-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réalités migratoires au prisme de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/4 (n° 1323), pp.31 - 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/hommesmigrations.7191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnographies politiques de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Calzolaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ethnographies politiques de la violence, 3 (103-104), p. 7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ethnographic States of Emergency”: Empirical Approaches to Political Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103-104, pp.15 - 34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.19338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.19338⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01639643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Borders in France: from Extraterritorial to Humanitarian Confinement&amp;quot; in A. Pratt et L. Sossin (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, "Dilemmas of discretion", pp. 411-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalización de la circulación y reconfiguración de la frontera: el mantenimiento de los extranjeros en “zonas de espera”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « zones de non-droit » : un dispositif pathétique de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.81 - 98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029717ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/029717ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03039177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Borders in France: From Extraterritorial to Humanitarian Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.411-432. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jls.0.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/jls.0.0090⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03034545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Penser l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kalaora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénalisation de la circulation et reconfigurations de la frontière : le maintien des étrangers en « zone d’attente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Confinement des étrangers: entre circulation et enfermement, 71, pp.55-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Confinement des étrangers : entre circulation et enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 71, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.15943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de méthode... à propos de : Noir Canada, Pillage, corruption et criminalité en Afrique. Entretien avec Alain Deneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging with Silence Interview with Vincent Crapanzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Thinking commitment, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le massacre des prisonniers politiques de 1988 en Iran : une mobilisation forclose ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raisons politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Numéro Spécial, « Les victimes écrivent leur Histoire », 2008/02 (n° 30), pp. 59-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La «sécurité humaine»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parachute Contemporary Art Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2329,1095 +2407,1095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme ! Vie ! Liberté ! Échos d’un soulèvement révolutionnaire en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Découverte, 2023, Cahiers Libres, 9782348080449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cahier d'Aziz Au coeur de la révolution iranienne 1979-1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folio Actuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782073045584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitch. Une histoire iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alter Ego production, pp.72 min, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue Enghelab, la Révolution par les livres : Iran 1979-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Darabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE BAL/Spector Books, 540 p., 2019, 9783959052634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisonniers du Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pehau-Parcoboula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steinkis, 160 p., 2019, 9782368462515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Alter Ego production, pp.72 min, 2019</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mazouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boe Carolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Passager clandestin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+                <w:t xml:space="preserve">hal-01850871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2015, 9780745335599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaddasht ha. Aziz Zarei (édition en persan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H&amp;S Media, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz’s Notebook.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoda press, 2013, 9382579028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger, réprimer, accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Naepels</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2013, 9782021121506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Fassin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cahier d'Aziz. Au cœur de la révolution iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2011, 9782070134069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermés dehors. Enquêtes sur le confinement des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2015, 9780745335599</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Croquant, 2009, 978-2-9149-6855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3427,1374 +3505,1374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filming disappearance: account of a visual battle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Crosby; M. de Alwis; H. Evans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remembering and Memorializing Violence: Transnational Feminist Dialogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rutgers University Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Memory and State De-Commemoration: The Khavaran Mass Grave in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Wüstenberg; S. Gensburger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De-commemoration. Making Sense of Contemporary Calls for Tearing Down Statues and Renaming Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn Books, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-Investigations. On Matchboxes, Black Boxes and other Forgotten Futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Alloa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Wittmann; Ute Holl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Counter-Memories in Iranian Cinema</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, 2021, 9781474479752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’île 88 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Paris Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'objet de la migration, le sujet en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Chemins croisés, 968-2-84016-320-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The asylum procedure in border detention: The technicalities and morals of truth determination in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The bureaucratic production of difference: Ethos and Ethics in Migration Administrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript, 2020, Culture and Social Practice, 978-3837651041. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783839451045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Revolution to the Islamic Republic: The Books in Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Darabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enghelab street, a revolution through books: Iran 1979-1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bal; Spector Books, 2019, 9783959052627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1-29, 2018, Bibliohèque des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris. L’hébergement et l’asile des migrants sans abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bontemps; Chowra Makaremi; Sarah Mazouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Passager Clandestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-58, 2018, Bibliohèque des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Publishing, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118924396.wbiea1405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence, l’engagement, l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782130809159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border Policies. From Denizens to Legal Ghosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spaces of difference. Mediating difference in transcultural spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAXMAN, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Right to Punish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the Hearth of the State. The Moral World of Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pluto Press, 2015, 978-0745335605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Waiting Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Migration: Multidisciplinary Approaches to Memory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.68-89, 2011, 9781442641297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les audiences du 35 quater. Une procédure de jugement à la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles frontières de la société française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.437-458, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Utopias of Power: from Human Security to the Responsibility to Protect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary states of emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Books, pp.107-128, 2010, 9781935408000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence et refoulement dans la zone d’attente de Roissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confinement des étrangers : l’enfermement dehors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.41-62, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participer en observant : Étudier et assister les étrangers aux frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques de l'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9782707156563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4804,180 +4882,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RÉVOLUTION FÉMINISTE EN IRAN EST AU BENEFICE DE TOUTES ET DE TOUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">That buried secret of ours! Non-fiction and fiction on memories of violence, death politics and the economy of silence in post-revolution Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5124,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.15943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>