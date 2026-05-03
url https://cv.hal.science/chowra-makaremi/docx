--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1839,489 +1839,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Penser l'engagement</w:t>
+                <w:t xml:space="preserve">Pénalisation de la circulation et reconfigurations de la frontière : le maintien des étrangers en « zone d’attente »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Confinement des étrangers: entre circulation et enfermement, 71, pp.55-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. Confinement des étrangers : entre circulation et enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.15943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Kalaora</w:t>
+                <w:t xml:space="preserve">hal-03033305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question de méthode... à propos de : Noir Canada, Pillage, corruption et criminalité en Afrique. Entretien avec Alain Deneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...116 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03038825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Question de méthode... à propos de : Noir Canada, Pillage, corruption et criminalité en Afrique. Entretien avec Alain Deneault</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engaging with Silence Interview with Vincent Crapanzano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
+              <w:t xml:space="preserve">, 2008, Thinking commitment, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le massacre des prisonniers politiques de 1988 en Iran : une mobilisation forclose ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Numéro Spécial, « Les victimes écrivent leur Histoire », 2008/02 (n° 30), pp. 59-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Penser l'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Kalaora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Thinking commitment, 5 (2)</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03136248v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La «sécurité humaine»</w:t>
               </w:r>
@@ -2548,928 +2548,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rue Enghelab, la Révolution par les livres : Iran 1979-1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Darabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LE BAL/Spector Books, 540 p., 2019, 9783959052634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisonniers du Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pehau-Parcoboula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steinkis, 160 p., 2019, 9782368462515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hitch. Une histoire iranienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alter Ego production, pp.72 min, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">LE BAL/Spector Books, 540 p., 2019, 9783959052634</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Steinkis, 160 p., 2019, 9782368462515</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Naepels</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2015, 9780745335599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaddasht ha. Aziz Zarei (édition en persan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H&amp;S Media, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz’s Notebook.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoda press, 2013, 9382579028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger, réprimer, accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bernard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boe Carolina</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2013, 9782021121506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Fassin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cahier d'Aziz. Au cœur de la révolution iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2011, 9782070134069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermés dehors. Enquêtes sur le confinement des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...430 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant, 2009, 978-2-9149-6855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Revolution to the Islamic Republic: The Books in Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Darabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enghelab street, a revolution through books: Iran 1979-1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bal; Spector Books, 2019, 9783959052627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1-29, 2018, Bibliohèque des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4106,51 +4106,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Bontemps; Chowra Makaremi; Sarah Mazouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Passager Clandestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-58, 2018, Bibliohèque des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782130809159</w:t>
@@ -5202,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.15943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.15943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>