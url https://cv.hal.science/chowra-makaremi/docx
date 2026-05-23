--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -127,1899 +127,1899 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les contre-archives de la longue révolution iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthropologie des luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Délibérée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 24 (1), pp.67-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/delib.024.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.024.0067⟩</w:t>
+                <w:t xml:space="preserve">hal-05024660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insurrections in Iran: an off-site ethnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-80-9-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ethnographie critique des archives à la modélisation d’une base de données pour l’étude de l’Iran postrévolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pashkeeva Natalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Saadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les études sur les mondes musulmans et les humanités numériques, 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/130fu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La connaissance qu’on laisse advenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Résister en démocratie, 2023/1 (34), pp.181-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le féminisme iranien est une force de contestation révolutionnaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Déferlante : la revue des révolutions </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vollaire et Philippe Bazin, Un Archipel des solidarités. Grèce 2017-2020, Paris, Loco, 2020, 364 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/teth.3752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image onirique, turbulence heuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.231-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire un savoir empirique à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre chien et loup. Du témoignage au film documentaire : une anthropologie de la violence au long cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre la société, reconstruire le commun ! Motion de l’Assemblée générale annuelle du Conseil de rédaction de la revue Monde commun : des anthropologues dans la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carton de Grammont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10, pp.36</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/moco.004.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insurrections in Iran: an off-site ethnography</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler à l’insu de soi-même et des autres. Entretien avec Chowra Makaremi à propos de son film « Hitch, une histoire iranienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographica Helvetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gh-80-9-2025⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pashkeeva Natalia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griffures du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...476 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp. 48-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence d'Etat et politiques du déni en Iran : les tracés du pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Petits citadins, mauvais citoyens ?, 4, pp.1-2. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, Violence partout, justice nulle part !, 1 (1), pp.54-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132089v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réalités migratoires au prisme de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/4 (n° 1323), pp.31 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.7191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies politiques de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Calzolaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 118, pp.131-148. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Ethnographies politiques de la violence, 3 (103-104), p. 7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...275 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ethnographic States of Emergency”: Empirical Approaches to Political Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Ethnographies politiques de la violence, 3 (103-104), p. 7-13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 103-104, pp.15 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.19338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">“Ethnographic States of Emergency”: Empirical Approaches to Political Violence</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Borders in France: from Extraterritorial to Humanitarian Confinement&amp;quot; in A. Pratt et L. Sossin (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, "Dilemmas of discretion", pp. 411-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penalización de la circulación y reconfiguración de la frontera: el mantenimiento de los extranjeros en “zonas de espera”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 103-104, pp.15 - 34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Governing Borders in France: from Extraterritorial to Humanitarian Confinement&amp;quot; in A. Pratt et L. Sossin (dir.)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « zones de non-droit » : un dispositif pathétique de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.81 - 98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029717ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Borders in France: From Extraterritorial to Humanitarian Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Law and Society / Revue Canadienne Droit et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, "Dilemmas of discretion", pp. 411-432</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 24 (3), pp.411-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jls.0.0090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial. Confinement des étrangers : entre circulation et enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 71, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.15943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...176 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénalisation de la circulation et reconfigurations de la frontière : le maintien des étrangers en « zone d’attente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Confinement des étrangers: entre circulation et enfermement, 71, pp.55-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038667v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03033305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de méthode... à propos de : Noir Canada, Pillage, corruption et criminalité en Afrique. Entretien avec Alain Deneault</w:t>
               </w:r>
@@ -2415,1061 +2415,1061 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cahier d'Aziz Au coeur de la révolution iranienne 1979-1988</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folio Actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782073045584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femme ! Vie ! Liberté ! Échos d’un soulèvement révolutionnaire en Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Découverte, 2023, Cahiers Libres, 9782348080449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782073045584</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisonniers du Passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pehau-Parcoboula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Steinkis, 160 p., 2019, 9782368462515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue Enghelab, la Révolution par les livres : Iran 1979-1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Darabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE BAL/Spector Books, 540 p., 2019, 9783959052634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitch. Une histoire iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alter Ego production, pp.72 min, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre accueil et rejet: ce que les villes font aux migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Steinkis, 160 p., 2019, 9782368462515</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boe Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Passager clandestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alter Ego production, pp.72 min, 2019</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence partout, justice nulle part !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bontemps</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Heart of the State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mazouz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bernard</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boe Carolina</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 159 p., 2018, Bibliothèques des frontières, 978-2-36935-089-7</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluto Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2015, 9780745335599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaddasht ha. Aziz Zarei (édition en persan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H&amp;S Media, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger, réprimer, accompagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Naepels</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France. 2018, Coll. Monde commun, 9782130809159</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2013, 9782021121506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Fassin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz’s Notebook.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yoda press, 2013, 9382579028</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cahier d'Aziz. Au cœur de la révolution iranienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2011, 9782070134069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfermés dehors. Enquêtes sur le confinement des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...430 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant, 2009, 978-2-9149-6855-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Revolution to the Islamic Republic: The Books in Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Darabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enghelab street, a revolution through books: Iran 1979-1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bal; Spector Books, 2019, 9783959052627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Kobelinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chowra Makaremi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.15943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579156v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-9-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pashkeeva Natalia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Saadoune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887331v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.3752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766328v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10970" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102253v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carton de Grammont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.004.0001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132089v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.7191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calzolaio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Colombo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029717ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jls.0.0090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Kobelinsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.15943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sorg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kalaora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Pandolfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-actuel/Le-cahier-d-Aziz#" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pehau-Parcoboula" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Darabi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coutant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plutobooks.com/9780745335599/at-the-heart-of-the-state/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125301v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Alloa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221374v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839451045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea1405" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039122v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-de-l-enquete--9782707156563.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Naves" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>