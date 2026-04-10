--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1396,5532 +1396,5614 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00365681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Unikernel Support for HPC: Experimental Study of OpenMP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLICES Super Infrastructure for Large-Scale Experimental Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacquot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Azab</w:t>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC High Performance 2022 Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR RSD 2026 - Journée du GDR Réseaux et Systèmes Distribués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RSD, Mar 2026, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175528v1</w:t>
+                <w:t xml:space="preserve">hal-05561963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Analyzing Unikernel Support for HPC: Experimental Study of OpenMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Azab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
+              <w:t xml:space="preserve">ISC High Performance 2022 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Hamburg, Germany. pp.358-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23220-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535077v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Chardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962838v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00026⟩</w:t>
+              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263116v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745405v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces comportementales pour la reconfiguration de modèles à composants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States. pp.553-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897803v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeus: A formal deployment model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Interfaces comportementales pour la reconfiguration de modèles à composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4PAD 2018 : 5th International Symposium on Formal Approaches to Parallel and Distributed Systems (hosted at HPCS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858150v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of OpenMP Task Granularity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Madeus: A formal deployment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Chardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOMP 2018 - 14th International Workshop on OpenMP for Evolving Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98521-3_14⟩</w:t>
+              <w:t xml:space="preserve">4PAD 2018 : 5th International Symposium on Formal Approaches to Parallel and Distributed Systems (hosted at HPCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HPCS 2018 : International Conference on High Performance Computing &amp; Simulation, Jul 2018, Orléans, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901806v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Deployment Tools for IaaSes: an Overall Model and Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+                <w:t xml:space="preserve">On the Impact of OpenMP Task Granularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.183-190, </w:t>
+              <w:t xml:space="preserve">IWOMP 2018 - 14th International Workshop on OpenMP for Evolving Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelone, Spain. pp.205-221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FiCloud.2017.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98521-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532489v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Communication Aware Heuristic for Multiple Cloud Application Placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Silva</w:t>
+                <w:t xml:space="preserve">Production Deployment Tools for IaaSes: an Overall Model and Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar 2017 - 23rd European Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_27⟩</w:t>
+              <w:t xml:space="preserve">The IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.183-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud.2017.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621525v1</w:t>
+                <w:t xml:space="preserve">hal-01532489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">An Efficient Communication Aware Heuristic for Multiple Cloud Application Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
+              <w:t xml:space="preserve">Europar 2017 - 23rd European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518730v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Heuristics for Placing Large-Scale Distributed Applications on Multiple Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Silva</w:t>
+                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> CCGrid 2016 - 16th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid.2016.77⟩</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301382v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Component Model for HPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lanore</w:t>
+                <w:t xml:space="preserve">Efficient Heuristics for Placing Large-Scale Distributed Applications on Multiple Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> CCGrid 2016 - 16th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cartagena, Colombia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid.2016.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142606v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Application Variability Handling with Component Models: 3D-FFT Use Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UnConventional High Performance Computing 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jens Breitbart, Technische Universität München, DE; Josef Weidendorfer, Technische Universität München, DE, Aug 2015, Vienne, Austria. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Biothon: an experimental platform for BioInformatics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reconfigurable Component Model for HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Science and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBSE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207320v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From DSL to HPC Component-Based Runtime: A Multi-Stencil DSL Case Study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E-Biothon: an experimental platform for BioInformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Depardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOLFHPC 2015 (Fifth International Workshop on Domain-Specific Languages and High-Level Frameworks for High Performance Computing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, co-located with SC'15, Austin, Texas, United States. pp.10, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Science and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Yerevan, Armenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2830018.2830020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSITechnol.2015.7358239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215992v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Scheduling of MapReduce Shuffle under Bandwidth Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gault</w:t>
+                <w:t xml:space="preserve">From DSL to HPC Component-Based Runtime: A Multi-Stencil DSL Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014: Parallel Processing Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_11⟩</w:t>
+              <w:t xml:space="preserve">WOLFHPC 2015 (Fifth International Workshop on Domain-Specific Languages and High-Level Frameworks for High Performance Computing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, co-located with SC'15, Austin, Texas, United States. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2830018.2830020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194493v1</w:t>
+                <w:t xml:space="preserve">hal-01215992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation and Tuning of 2D Jacobi Iteration on Many-core Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengxiong Hou</w:t>
+                <w:t xml:space="preserve">Dynamic Scheduling of MapReduce Shuffle under Bandwidth Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on High Performance Computing and Communications (HPCC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2014: Parallel Processing Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.117-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14325-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862216v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Management Architecture for Fair Scheduling of Optional Computations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation and Tuning of 2D Jacobi Iteration on Many-core Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxiong Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international conference on P2P, parallel, grid, cloud and internet computing (3PGCIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th IEEE International Conference on High Performance Computing and Communications (HPCC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Zhangjiajie, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865668v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Briant</w:t>
+                <w:t xml:space="preserve">Resource Management Architecture for Fair Scheduling of Optional Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th international conference on P2P, parallel, grid, cloud and internet computing (3PGCIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Compiegne, France. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3PGCIC.2013.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684866v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Level Component Model Enabling Performance Portability of HPC Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Multi-Core Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Research Triangle Park, North Carolina, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749451v1</w:t>
+                <w:t xml:space="preserve">hal-00684866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RMS Architecture for Efficiently Supporting Complex-Moldable Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Klein</w:t>
+                <w:t xml:space="preserve">A Low Level Component Model Enabling Performance Portability of HPC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxiong Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Performance Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Multi-Core Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Salt Lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SC.Companion.2012.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00606771v1</w:t>
+                <w:t xml:space="preserve">hal-00749451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">An RMS Architecture for Efficiently Supporting Complex-Moldable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Performance Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00606908v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00606771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scheduling Evolving Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00609353v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00606908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Model-Driven Engineering to implement a Component Assembly Compiler for High Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">Towards Scheduling Evolving Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles, IDM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00606511v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00609353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of Adaptive Mesh Refinement applications based on software components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pichon</w:t>
+                <w:t xml:space="preserve">On Model-Driven Engineering to implement a Component Assembly Compiler for High Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Component-Based High Performance Computing (2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées sur l'Ingénierie Dirigée par les Modèles, IDM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GRID.2010.5698012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00749432v1</w:t>
+                <w:t xml:space="preserve">inria-00606511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STKM on SCA: a Unified Framework with Components, Workflows and Algorthmic Skeletons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Danelutto</w:t>
+                <w:t xml:space="preserve">On the design of Adaptive Mesh Refinement applications based on software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International European Conference on Parallel and Distributed Computing (Euro-Par 2009),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Component-Based High Performance Computing (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium. pp.383-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GRID.2010.5698012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00388957v1</w:t>
+                <w:t xml:space="preserve">hal-00749432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of the Master-Worker Paradigm</w:t>
+                <w:t xml:space="preserve">STKM on SCA: a Unified Framework with Components, Workflows and Algorthmic Skeletons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gauvrit</w:t>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Danelutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International European Conference on Parallel and Distributed Computing (Euro-Par 2009),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00440954v1</w:t>
+                <w:t xml:space="preserve">inria-00388957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Grid Resource Selection for a CEM Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones du parallélisme (RenPar 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00564612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Reuse in Component Models through Genericity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">Dynamic Adaptation of the Master-Worker Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Software Reuse, ICSR '09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Falls Church, VA, United States. pp.21-30, </w:t>
+              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Xiamen, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04211-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CIT.2009.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00457905v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00440954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Abstractions of Software Component Models for Scientific Applications</w:t>
+                <w:t xml:space="preserve">Increasing Reuse in Component Models through Genericity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.438-449, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Software Reuse, ICSR '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Falls Church, VA, United States. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04211-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00457915v1</w:t>
+                <w:t xml:space="preserve">inria-00457905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Measurable Values and Services: A Technology for the Conclusion of Resource Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Currle-Linde</w:t>
+                <w:t xml:space="preserve">On Abstractions of Software Component Models for Scientific Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Coppola</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.438-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369656v1</w:t>
+                <w:t xml:space="preserve">inria-00457915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Danelutto</w:t>
+                <w:t xml:space="preserve">Component Measurable Values and Services: A Technology for the Conclusion of Resource Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Currle-Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORTH, Apr 2008, Heraklion, Crete, Greece, Greece. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00365846v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Danelutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_75⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00690415v1</w:t>
+                <w:t xml:space="preserve">inria-00365846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Dynamic Workflow Enactment by Artificial Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Németh</w:t>
+                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.698-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00369629v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling collective communications between components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">Towards Dynamic Workflow Enactment by Artificial Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompFrame '07: Proceedings of the 2007 symposium on Component and framework technology in high-performance and scientific computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Heraklion, Crete, Greece, Greece. pp.407--418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00457922v1</w:t>
+                <w:t xml:space="preserve">inria-00369629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+                <w:t xml:space="preserve">Enabling collective communications between components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t>
+              <w:t xml:space="preserve">CompFrame '07: Proceedings of the 2007 symposium on Component and framework technology in high-performance and scientific computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montreal, Quebec, Canada. pp.121-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1297385.1297406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498872v1</w:t>
+                <w:t xml:space="preserve">inria-00457922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+                <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jan</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoreGRID Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-72498-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00101365v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Data Sharing with the Master-Worker Paradigm in the Common Component Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Workshop on HPC Grid programming Environments and COmponents and Component and Framework Technology in High-Performance and Scientific Computing (HPC-GECO/CompFrame~2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.10-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639496⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691887v1</w:t>
+                <w:t xml:space="preserve">inria-00101365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and executing master-worker applications in component models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Cluster Computing and the Grid (CCGRID~'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2006 : 20th IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rhodes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00101363v1</w:t>
+                <w:t xml:space="preserve">hal-00691887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Aspects and Components for Grid Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cointe</w:t>
+                <w:t xml:space="preserve">Landry Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Grid System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Cluster Computing and the Grid (CCGRID~'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Singapore, Japan. pp.430-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993345v1</w:t>
+                <w:t xml:space="preserve">inria-00101363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aumage</w:t>
+                <w:t xml:space="preserve">Mixing Aspects and Components for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques M. Bahi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop on Grid System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101475v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques M. Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Santa Fe/USA, United States. pp.95a</w:t>
+              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000136v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Software Architecture for Automatic Deployment of CORBA Components Using Grid Technologies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Santa Fe/USA, United States. pp.95a</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lacour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00003294v1</w:t>
+                <w:t xml:space="preserve">inria-00000136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
+                <w:t xml:space="preserve">A Software Architecture for Automatic Deployment of CORBA Components Using Grid Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Nice/France, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.187-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000134v1</w:t>
+                <w:t xml:space="preserve">hal-00003294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PadicoTM: An Open Integration Framework for Communication Middleware and Runtimes</w:t>
+                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Berlin/Germany, Germany. pp.144-151</w:t>
+              <w:t xml:space="preserve">17th International Parallel and Distributed Processing Symposium (IPDPS 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Nice/France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000132v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage par composants logiciels de codes d'hydrogéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PadicoTM: An Open Integration Framework for Communication Middleware and Runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École GRID 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Berlin/Germany, Germany. pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316192v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable Parallel CORBA Objects: an Approach to Combine Parallel and Distributed Programming for Grid Computing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Couplage par composants logiciels de codes d'hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Euro-Par Conference (EuroPar 01)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Manchester/UK, United Kingdom. pp.835-844</w:t>
+              <w:t xml:space="preserve">École GRID 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000131v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High Performance CORBA and MPI Middlewares for Grid Computing</w:t>
+                <w:t xml:space="preserve">Portable Parallel CORBA Objects: an Approach to Combine Parallel and Distributed Programming for Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Denver/USA, United States. pp.14-25</w:t>
+              <w:t xml:space="preserve">7th International Euro-Par Conference (EuroPar 01)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Manchester/UK, United Kingdom. pp.835-844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000130v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using preemptive thread migration to load-balance data-parallel applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+                <w:t xml:space="preserve">Towards High Performance CORBA and MPI Middlewares for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par~'99: Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Denver/USA, United States. pp.14-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-48311-X_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00563705v1</w:t>
+                <w:t xml:space="preserve">inria-00000130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic load balancing for HPF programs: Application to the Flame Simulation kernel</w:t>
+                <w:t xml:space="preserve">Using preemptive thread migration to load-balance data-parallel applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Annual HPF User Group Meeting (HUG~'99)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par~'99: Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Toulouse, France. pp.117-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-48311-X_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563776v1</w:t>
+                <w:t xml:space="preserve">inria-00563705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic load balancing for HPF programs: Application to the Flame Simulation kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 3rd Annual HPF User Group Meeting (HUG~'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Redondo Beach, California, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00563776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compiling Data-parallel Programs to A Distributed Runtime Environment with Thread Isomigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6963,51 +7045,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1999 Intl Conf. on Parallel and Distributed Processing Techniques and Applications (PDPTA '99), Technical Session on parallel and distributed languages: mechanisms implementations, and tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Las Vegas, NV, United States. pp.1756-1762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00563794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7017,189 +7099,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to the Grid'5000 Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivanov, IvanI. and Sinderen, Marten and Leymann, Frank and Shan, Tony. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cloud Computing and Services Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 367, Springer International Publishing, pp.3-20, 2013, Communications in Computer and Information Science, 978-3-319-04518-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-04519-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Composition Operators in Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7209,119 +7291,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ian Foster, Wolfgang Gentzsch, Lucio Grandinetti, Gerhard R. Joubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Performance Computing: From Grids and Clouds to Exascale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, IOS Press, pp.182 - 201, 2011, Advances in Parallel Computing, 978-1-60750-802-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-803-8-182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming the grid with components: models and runtime issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,73 +7435,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beniamino Di Martino and Jack Dongarra and Adolfy Hoisie and Laurence T. Yang and Hans Zima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering The Grid: Status and Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Scientific Publishers, 2006, 1-58883-038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programming the Grid with Distributed Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7465,51 +7547,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Craig Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Coordination and Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2003, 0849314704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7519,178 +7601,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETP4HPC SRA White Paper - Programming Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Arenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Beránek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14446622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-tuning 2D Stencil Applications on Multi-core Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxiong Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7699,51 +7781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7753,270 +7835,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Separation of Concerns, Parallelism, and Formalism in Distributed Software Deployment with Madeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Servantie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMET: A High-Performance Model for Fine-Grain Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Connectors in Hierarchical Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8025,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00456961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8079,51 +8161,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multi-Stencil Language: orchestrating stencils with a mesh-agnostic DSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8149,445 +8231,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8962, Inria - Research Centre Grenoble – Rhône-Alpes. 2016, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility Study of a Runtime Component-based Model Integrating Task Graph Concept on a 1D Advection Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Inria. 2016, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reconfigurable Component Model for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8674, Inria. 2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus Enabling Reuse and Composition of Component Assembly Specialization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8761, Inria. 2015, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D3.1.1 - Upperware Prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Bsila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolàs Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kirkham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Malawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Level Component Model enabling Resource Specialization of HPC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8626,719 +8708,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7966, INRIA. 2012, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8026, INRIA. 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Argonne National Laboratory Technical Memo 326, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Kozuch</w:t>
+                <w:t xml:space="preserve">Diet-ethic: Fair Scheduling of Optional Computations in GridRPC Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7959, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722605v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-ethic: Fair Scheduling of Optional Computations in GridRPC Middleware</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Klein</w:t>
+                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7959, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696104v2</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7644, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00599150v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untying RMS from Application Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7389, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00519864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Connectors in Hierarchical Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9351,152 +9433,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7204, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00456608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Rigid, Evolving Applications on Homogeneous Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7205, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00456769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Reuse in Component Models through Genericity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9509,73 +9591,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6941, INRIA. 2009, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00388508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model Driven Methodology for Extending Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9588,73 +9670,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6979, INRIA. 2009, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00401656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a Software Component Model and a Workflow Language into a Component Model with Spatial and Temporal Compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9680,323 +9762,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6421, INRIA. 2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00211158v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0333, INRIA. 2007, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00140853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving MPI support for applications on hierarchically distributed resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl López Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0336, INRIA. 2007, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00150543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10008,113 +10090,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1774, 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Transparent Data Sharing in Component Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10126,363 +10208,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5796, INRIA. 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5582, INRIA. 2005, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1757, 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070425v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1757, 2005, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1721, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000645v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1721, 2005, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5582, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000082v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,87 +10576,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5733, INRIA. 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow Enactment Based on a Chemical Metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,87 +10668,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5623, INRIA. 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow Enactment Based on a Chemical Metaphor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Németh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,87 +10760,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI 1734, 2005, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying CORBA Components on a Computational Grid: General Principles and Early Experiments Using the Globus Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,87 +10852,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5148, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Network Topology Description Model for Grid Application Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,270 +10944,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5221, INRIA. 2004, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PACO++: A parallel object model for high performance distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4974, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4960, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071604v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACO++: A parallel object model for high performance distributed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4960, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4974, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071619v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11151,165 +11233,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4975, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of Dense Fluid Motion Estimation Application using OpenMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4556, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel CORBA Component Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11335,73 +11417,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4552, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards High Performance CORBA and MPI Middlewares for Grid Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11427,73 +11509,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4555, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PadicoTM: An Open Integration Framework for Communication Middleware and Runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11519,100 +11601,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4554, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multithreaded Runtime Environment with Thread Migration for HPF and C* Data-Parallel Compilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Hatcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,73 +11706,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3560, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Compilation of Data-Parallel Languages on a Distributed Memory Multithreaded Environment with Thread Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11703,193 +11785,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3207, LIP RR-1997-20, INRIA, LIP. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load Balancing HPF Programs by Migrating Virtual Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3037, LIP RR-1996-33, INRIA,LIP. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de processus légers pour l'exécution de programmes à parallélisme de données : étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3036, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12036,51 +12118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420030174006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0LSGF10S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Azab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23220-6_25" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2016.77" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_61" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSITechnol.2015.7358239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865668v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camillo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guivarch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606908v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5698012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauvrit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2009.40" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Currle-Linde" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Resch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt N&#233;meth" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862270v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179483v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696104v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599150v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456769v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150543v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070425v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000645v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000082v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070385v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000160v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071435v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070773v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Jain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073656v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420030174006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0LSGF10S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05561963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Azab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23220-6_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2016.77" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_61" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSITechnol.2015.7358239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guivarch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5698012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauvrit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2009.40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Currle-Linde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Resch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369629v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt N&#233;meth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696104v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599150v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456769v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150543v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070425v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072032v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Jain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>