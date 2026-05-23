--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -1629,248 +1629,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
+                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Chardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Coullon</w:t>
+                <w:t xml:space="preserve">Laurent Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
+              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535077v1</w:t>
+                <w:t xml:space="preserve">hal-02962838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Aevol: an OpenMP Parallelization of a Biological Evolution Simulator, Through Decomposition in Multiple Loops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictable Efficiency for Reconfiguration of Service-Oriented Systems with Concerto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Maverick Chardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop on OpenMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Austin, United States. pp.52-66, </w:t>
+              <w:t xml:space="preserve">CCGrid 2020 : 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58144-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962838v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
               </w:r>
@@ -1954,291 +1954,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Raïs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
+              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States. pp.553-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922301v1</w:t>
+                <w:t xml:space="preserve">hal-01745405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Washington D.C., United States. pp.553-562, </w:t>
+              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745405v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces comportementales pour la reconfiguration de modèles à composants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,51 +2289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeus: A formal deployment model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of OpenMP Task Granularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,382 +2504,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Deployment Tools for IaaSes: an Overall Model and Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+                <w:t xml:space="preserve">An Efficient Communication Aware Heuristic for Multiple Cloud Application Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FiCloud.2017.51⟩</w:t>
+              <w:t xml:space="preserve">Europar 2017 - 23rd European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532489v1</w:t>
+                <w:t xml:space="preserve">hal-01621525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Communication Aware Heuristic for Multiple Cloud Application Placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Silva</w:t>
+                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europar 2017 - 23rd European Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_27⟩</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621525v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Both a Component Model and a Task-based Model for HPC Applications: a Feasibility Study on GYSELA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production Deployment Tools for IaaSes: an Overall Model and Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">The IEEE 5th International Conference on Future Internet of Things and Cloud (FiCloud)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.183-190, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FiCloud.2017.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518730v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Heuristics for Placing Large-Scale Distributed Applications on Multiple Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,213 +2933,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Application Variability Handling with Component Models: 3D-FFT Use Case Study</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Component Model for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UnConventional High Performance Computing 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBSE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192732v1</w:t>
+                <w:t xml:space="preserve">hal-01142606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Component Model for HPC</w:t>
+                <w:t xml:space="preserve">Towards Application Variability Handling with Component Models: 3D-FFT Use Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lanore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UnConventional High Performance Computing 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jens Breitbart, Technische Universität München, DE; Josef Weidendorfer, Technische Universität München, DE, Aug 2015, Vienne, Austria. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-27308-2_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142606v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Biothon: an experimental platform for BioInformatics</w:t>
               </w:r>
@@ -3906,273 +3906,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RMS Architecture for Efficiently Supporting Complex-Moldable Applications</w:t>
+                <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on High Performance Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Banff, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00606771v1</w:t>
+                <w:t xml:space="preserve">inria-00606908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
+                <w:t xml:space="preserve">Towards Scheduling Evolving Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00606908v1</w:t>
+                <w:t xml:space="preserve">inria-00609353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Scheduling Evolving Applications</w:t>
+                <w:t xml:space="preserve">An RMS Architecture for Efficiently Supporting Complex-Moldable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoreGRID/ERCIM Workshop on Grids, Clouds and P2P Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on High Performance Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00609353v1</w:t>
+                <w:t xml:space="preserve">inria-00606771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Model-Driven Engineering to implement a Component Assembly Compiler for High Performance Computing</w:t>
               </w:r>
@@ -4338,151 +4338,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STKM on SCA: a Unified Framework with Components, Workflows and Algorthmic Skeletons</w:t>
+                <w:t xml:space="preserve">Dynamic Adaptation of the Master-Worker Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Aldinucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Danelutto</w:t>
+                <w:t xml:space="preserve">Françoise André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International European Conference on Parallel and Distributed Computing (Euro-Par 2009),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIT.2009.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00388957v1</w:t>
+                <w:t xml:space="preserve">inria-00440954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Grid Resource Selection for a CEM Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4511,252 +4507,256 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones du parallélisme (RenPar 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00564612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Adaptation of the Master-Worker Paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gauvrit</w:t>
+                <w:t xml:space="preserve">Increasing Reuse in Component Models through Genericity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 9th International Conference on Computer and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Xiamen, China. </w:t>
+              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Software Reuse, ICSR '09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Falls Church, VA, United States. pp.21-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIT.2009.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04211-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00440954v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00457905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Reuse in Component Models through Genericity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">STKM on SCA: a Unified Framework with Components, Workflows and Algorthmic Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Danelutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 11th International Conference on Software Reuse, ICSR '09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International European Conference on Parallel and Distributed Computing (Euro-Par 2009),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00457905v1</w:t>
+                <w:t xml:space="preserve">inria-00388957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Abstractions of Software Component Models for Scientific Applications</w:t>
               </w:r>
@@ -4853,359 +4853,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00457915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Measurable Values and Services: A Technology for the Conclusion of Resource Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Currle-Linde</w:t>
+                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Coppola</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. pp.698-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85451-7_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369656v1</w:t>
+                <w:t xml:space="preserve">hal-00690415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Danelutto</w:t>
+                <w:t xml:space="preserve">Component Measurable Values and Services: A Technology for the Conclusion of Resource Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Currle-Linde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Resch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Proc. of the CoreGRID Integration Workshop 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FORTH, Apr 2008, Heraklion, Crete, Greece, Greece. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00365846v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00369656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software component model with spatial and temporal compositions for Grid infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Software Component Assembly Language Enhanced with Workflows and Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aldinucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Danelutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Workshop on Component-Based High Performance Computing and Component-Based Software Engineering and Software Architecture (CBHPC/COMPARCH 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690415v1</w:t>
+                <w:t xml:space="preserve">inria-00365846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Dynamic Workflow Enactment by Artificial Chemistry</w:t>
               </w:r>
@@ -5377,51 +5377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,247 +5955,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Santa Fe/USA, United States. pp.95a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101475v1</w:t>
+                <w:t xml:space="preserve">inria-00000136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALTA: Asynchronous Loss Tolerant Algorithms for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques M. Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Parallel and Distributed Processing Symposium (IPDPS 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Santa Fe/USA, United States. pp.95a</w:t>
+              <w:t xml:space="preserve">3rd International workshop on Parallel Matrix Algorithms and Applications (PMAA'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000136v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Software Architecture for Automatic Deployment of CORBA Components Using Grid Technologies</w:t>
               </w:r>
@@ -6371,247 +6371,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PadicoTM: An Open Integration Framework for Communication Middleware and Runtimes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Couplage par composants logiciels de codes d'hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Erhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Berlin/Germany, Germany. pp.144-151</w:t>
+              <w:t xml:space="preserve">École GRID 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000132v1</w:t>
+                <w:t xml:space="preserve">hal-01316192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage par composants logiciels de codes d'hydrogéologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PadicoTM: An Open Integration Framework for Communication Middleware and Runtimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Priol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École GRID 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Cluster Computing and the Grid (CCGrid2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Berlin/Germany, Germany. pp.144-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316192v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portable Parallel CORBA Objects: an Approach to Combine Parallel and Distributed Programming for Grid Computing</w:t>
               </w:r>
@@ -7654,51 +7654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Arenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Beránek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7849,51 +7849,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Separation of Concerns, Parallelism, and Formalism in Distributed Software Deployment with Madeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Chardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,51 +7980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMET: A High-Performance Model for Fine-Grain Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,271 +8982,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-ethic: Fair Scheduling of Optional Computations in GridRPC Middleware</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristian Klein</w:t>
+                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Keahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kozuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7959, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696104v2</w:t>
+                <w:t xml:space="preserve">hal-00722605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Kozuch</w:t>
+                <w:t xml:space="preserve">Diet-ethic: Fair Scheduling of Optional Computations in GridRPC Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hurault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8035, INRIA. 2012, pp.29</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7959, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722605v1</w:t>
+                <w:t xml:space="preserve">hal-00696104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RMS for Non-predictably Evolving Applications</w:t>
               </w:r>
@@ -9798,51 +9798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards dynamic adaptability support for the master-worker paradigm in component based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Lilia Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,211 +10238,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
+                <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1757, 2005, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5582, INRIA. 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000645v1</w:t>
+                <w:t xml:space="preserve">inria-00070425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
+                <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1721, 2005, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1757, 2005, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000082v1</w:t>
+                <w:t xml:space="preserve">inria-00000645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description and Packaging of MPI Applications for Automatic Deployment on Computational Grids</w:t>
               </w:r>
@@ -10468,73 +10468,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5582, INRIA. 2005, pp.17</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1721, 2005, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070425v1</w:t>
+                <w:t xml:space="preserve">inria-00000082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Application Description Model: Toward Automatic Deployment of Applications on Computational Grids</w:t>
               </w:r>
@@ -10974,224 +10974,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACO++: A parallel object model for high performance distributed systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4960, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4974, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071619v1</w:t>
+                <w:t xml:space="preserve">inria-00071604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padico: A Component-Based Software Infrastructure for Grid Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PACO++: A parallel object model for high performance distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4974, INRIA. 2003</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4960, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071604v1</w:t>
+                <w:t xml:space="preserve">inria-00071619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Communications in Grid Computing: At a Crossroads Between Parallel and Distributed Worlds</w:t>
               </w:r>
@@ -12118,51 +12118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420030174006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0LSGF10S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05561963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Azab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23220-6_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_27" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2016.77" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_61" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSITechnol.2015.7358239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guivarch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609353v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5698012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauvrit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2009.40" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Currle-Linde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Resch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369629v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt N&#233;meth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696104v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599150v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456769v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150543v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070425v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072032v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Jain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fortun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-017-0539-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxiong Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0368-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.12.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K53JNGWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caromel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Danelutto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Getov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00446068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-007-0034-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H7WDSTXP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E6012DA2F1EE4C28CA6B926A5746FD3DF00F085/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(03)00034-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z61JTX8H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ribes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420030174006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-0LSGF10S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626400000202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05561963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Azab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23220-6_25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turpin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58144-2_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02535077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Chardet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-59" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01901806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98521-3_14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621525v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518730v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.88" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01532489v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.51" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2016.77" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01142606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lanore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_61" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207320v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Depardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSITechnol.2015.7358239" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2830018.2830020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14325-5_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guivarch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hurault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Klein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2013.23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SC.Companion.2012.96" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606908v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00609353v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00606511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GRID.2010.5698012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauvrit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2009.40" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04211-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aldinucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85451-7_75" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QKCB6D6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Currle-Linde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Resch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Coppola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369629v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt N&#233;meth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00457922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1297385.1297406" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Buisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-72498-0_11" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639496" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Breuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993345v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M. Bahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Couturier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Erhel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48311-X_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563776v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692584v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-803-8-182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862270v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737859v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Servantie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566288v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00456961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380607v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Bsila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#224;s Ferry" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Horn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kirkham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Malawski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696104v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599150v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519864v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456608v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456769v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00388508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211158v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00140853v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150543v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lanteri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez Lozano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070285v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070385v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070773v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071603v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072032v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Jain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Hatcher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>