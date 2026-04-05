--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -160,955 +160,1085 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
+                <w:t xml:space="preserve">Semi-supervised learning for dose prediction in targeted radionuclide therapy: a synthetic data study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+                <w:t xml:space="preserve">Alexandre Bousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Badoc</w:t>
+                <w:t xml:space="preserve">Kuangyu Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (2), pp.025005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ae36df⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119555v1</w:t>
+                <w:t xml:space="preserve">hal-05512877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Operating Room Scattered Radiation Calculation in X-ray Guided Interventions by Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Harb</w:t>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo Villa</w:t>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahaa Nasr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae268e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394659v1</w:t>
+                <w:t xml:space="preserve">hal-05119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Operating Room Scattered Radiation Calculation in X-ray Guided Interventions by Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahaa Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae268e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248917v1</w:t>
+                <w:t xml:space="preserve">hal-05394659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Huynh-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.107854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092026v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-AE: Principal Component Analysis Autoencoder for Organising the Latent Space of Generative Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-022-01077-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03713275v1</w:t>
+                <w:t xml:space="preserve">hal-04092026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCA-AE: Principal Component Analysis Autoencoder for Organising the Latent Space of Generative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+                <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dollé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alasdair Newson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (5), pp.569-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-022-01077-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189136v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cazorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189136v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1118,902 +1248,902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scout Monte Carlo: Preliminary Results of a Variance Reduction Technique for Photon Scattering Dose Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Orlando, United States. pp.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2663161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.6553-6556, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Tor-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2023,114 +2153,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for medical image super resolution and segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Ecole nationale supérieure Mines-Télécom Atlantique, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018IMTA0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02124889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2198,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83197D98"/>
+    <w:nsid w:val="9FE83949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2429,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>