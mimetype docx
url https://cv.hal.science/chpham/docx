--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -324,291 +324,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
+                <w:t xml:space="preserve">Fast Operating Room Scattered Radiation Calculation in X-ray Guided Interventions by Using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
+                <w:t xml:space="preserve">Hussein Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+                <w:t xml:space="preserve">Mateo Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bahaa Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
+              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae268e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119555v1</w:t>
+                <w:t xml:space="preserve">hal-05394659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Operating Room Scattered Radiation Calculation in X-ray Guided Interventions by Using Deep Learning</w:t>
+                <w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Harb</w:t>
+                <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateo Villa</w:t>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
+                <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahaa Nasr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa El-Bouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radiological Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6498/ae268e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394659v1</w:t>
+                <w:t xml:space="preserve">hal-05119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Huynh-The</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El-Bouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -724,90 +724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scout Monte Carlo: Preliminary Results of a Variance Reduction Technique for Photon Scattering Dose Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,90 +1370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Eddahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Napoléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2328,51 +2328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FE83949"/>
+    <w:nsid w:val="3EC1D399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2559,51 +2559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>