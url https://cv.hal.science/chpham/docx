--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,2273 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2221 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chi-Hieu Pham </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chpham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7415-7746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CoZW0O0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised learning for dose prediction in targeted radionuclide therapy: a synthetic data study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangyu Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71 (2), pp.025005. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ae36df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automation of warehouse management: Counting boxes on pallets via 3D reconstruction from a single image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (10), pp.766. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-025-06621-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Operating Room Scattered Radiation Calculation in X-ray Guided Interventions by Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateo Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahaa Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6498/ae268e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of physical activity recognition with 3D CNN using encrypted multiple sensory data to federated learning based on multi-key homomorphic encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien Huynh-The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh-Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107854. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Learning of Disentangled Representation via Auto-Encoding: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rassaire Fouefack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2362. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA-AE: Principal Component Analysis Autoencoder for Organising the Latent Space of Generative Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ladjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alasdair Newson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (5), pp.569-585. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01077-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegSRGAN: Super-resolution and segmentation using generative adversarial networks — Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.103755. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189136v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale brain MRI super-resolution using deep 3D convolutional networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101647. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scout Monte Carlo: Preliminary Results of a Variance Reduction Technique for Photon Scattering Dose Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Medical Imaging Conference (MIC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning disentangled representation of video for pallet decomposition in industrial warehouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Eddahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Orlando, United States. pp.3, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2663161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux antagonistes génératifs pour la reconstruction super-résolution et la segmentation en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - Atelier Apprentissage Profond : Théorie et Applications (APTA@EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cortical segmentation pipelines on clinical neonatal MRI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering in Medicine and Biology Conference (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Berlin, Germany. pp.6553-6556, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8856795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super-résolution et segmentation simultanées d’IRM cérébrales néonatales par réseaux antagonistes génératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d’Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous super-resolution and segmentation using a generative adversarial network: Application to neonatal brain MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Tor-Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bednarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Venice, Italy. pp.991-994, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain MRI Super-Resolution using Deep 3D Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017 : IEEE 14th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. pp.197 - 200, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for medical image super resolution and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Hieu Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image Processing [eess.IV]. Ecole nationale supérieure Mines-Télécom Atlantique, 2018. English. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018IMTA0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02124889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2328,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EC1D399"/>
+    <w:nsid w:val="4F3BADD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2559,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chpham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7415-7746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CoZW0O0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hieu Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae36df" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119555v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Eddahmani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Bouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-025-06621-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Harb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Nasr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/ae268e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Huynh-The" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh-Gooya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107854" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rassaire Fouefack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042362" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Newson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01077-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189136v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cazorla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tor-D&#237;ez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635455v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2663161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896545v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856795" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ducournau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950500" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02124889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IMTA0124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>