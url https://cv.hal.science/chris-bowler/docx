--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chris Bowler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry and exit of Fragilariopsis cylindrus diatoms from the polar night: evidence for chromatin-mediated genome control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Leduque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas and perspectives: Using meta-omics to unravel biogeochemical changes from cell to planetary scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Abs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase, a gene-centered platform to mine functional omics data across diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncPlankton V1.0: a comprehensive collection of plankton long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Debit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom phytochromes integrate the entire visible light spectra for photosensing in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypometabolism to survive the long polar night in the diatom Fragilariopsis cylindrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Mocaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and diversified proteome content across a serially acquired plastid lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M G Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adél Vancl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global observation of plankton communities from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastidial Glycolytic-Gluconeogenic Switch of Mitochondrial Origin Enables Diatom Adaptations to High Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Nonoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate major phytoplankton groups from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 natural variation selectively marks genes predicted to be important for differentiation in unicellular algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (175)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanography, biogeochemical cycles, and biodiversity in the Central Arctic Ocean: current state of knowledge and directions for future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Reigstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Relocalization and Divergent Expression of a Major Facilitator Carrier Subfamily in Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun‐min Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177 (3), pp.e70355. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.70355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom Phytochromes Integrate the Underwater Light Spectrum to Sense Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 637, pp.691-697. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08301-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase: a versatile gene‐centered platform for mining functional omics data in diatom research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (6), pp.e70061. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris: Shedding light on microbial and climate feedback processes in the Arctic atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schmale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.00030. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2025.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sedimentary ancient DNA (sedaDNA) extraction and shotgun metagenomic library preparation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashasti Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.102498. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of vitamin B$_{12}$ metabolism in the last common ancestor of land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setsen Altan-Ochir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison G Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379 (1914), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSTB.2023.0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plastids, old proteins: repeated endosymbiotic acquisitions in kareniacean dinoflagellates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mg Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adél Vancl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00103-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase, a gene-centered platform to mine functional omics data across diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.12.612655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate phytoplankton community structure from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-217-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.2721. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-46374-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary environmental analysis and functional characterization of lower glycolysis-gluconeogenesis in the diatom plastid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Nonoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.3584-3610. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression patterns of long noncoding RNAs in a pleiomorphic diatom and relation to hyposalinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Debit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Pierre-Elies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2440. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-29489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Al-Babili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Almeida-Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model diatom Phaeodactylum tricornutum provides insights into the diversity and function of microeukaryotic DNA methyltransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04629-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypometabolism to survive the long polar night and subsequent successful return to light in the diatom Fragilariopsis cylindrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Mocaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 241 (5), pp.2193-2208. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Sanz-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04481824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a marine diatom chitin synthase using a combination of meta-omics, genomics, and heterologous expression approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanru Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osei Ampomah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01131-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H1 protects telomeric repeats from H3K27me3 invasion in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Teano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Biocanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (8), pp.112894. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic, phylogenomic and environmental atlas of diatom plastid transporters from the model species Phaeodactylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Storti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.950467. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.950467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo localization of iron starvation induced proteins under variable iron supplementation regimes in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey B Mcquaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler H Coale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.e472. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pld3.472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The possible fates of Fragilariopsis cylindrus (polar diatom) cells exposed to prolonged darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cell Imaging: application to the diatom Phaeodactylum tricornutum under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2022.2081732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e202201833. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Brodie Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Lebleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Blasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome scanning reveals environmental selection mechanisms that shape diversity in populations of the epipelagic diatom Chaetoceros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.e3001893. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology for green recovery—A call for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Rodríguez-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vamathevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (4), pp.e3001623. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cell Imaging: application to the diatom Phaeodactylum tricornutum under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2022.2081732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-million-year-old ecosystem in Greenland uncovered by environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Kjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binia de Cahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7939), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05453-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton DNA metabarcoding in four sectors of the SW Atlantic in the context of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Velasco Ayuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Visintini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecología Austral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25260/EA.22.32.3.0.1812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of phytoplankton pigment vertical profiles from satellite data using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1445. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13081445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.11.447926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Veseli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessika Fuessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic recombination between homologous chromosomes drives genomic diversity in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bulankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Sekulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cock van Oosterhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (15), pp.3221-+. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-diatom composition from Santa Barbara Basin deep-sea sediments: a comparison of 18S-V9 and diat-rbcL metabarcoding vs shotgun metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Eisenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep ocean metagenomes provide insight into the metabolic architecture of bathypelagic microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of allele-specific expression of genes in the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82529-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global identification of a marine diatom long noncoding natural antisense transcripts (NATs) and their response to phosphate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14110. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 229, pp.3208 - 3220. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Nanjappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02886223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Diversity of Polycomb and Trithorax Proteins in Cultured and Environmentally Sampled Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pirazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hay Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.1915-1928. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W L Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elva Escobar-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhaeoNet: A Holistic RNAseq-Based Portrait of Transcriptional Coordination in the Model Diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M G Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.590949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic tool development in marine protists: emerging model organisms for experimental cell biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomíra Faktorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellen R. Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernández Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-020-0796-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Conceição-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (11), pp.2522-2535. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis S2Lb links AtCOMPASS-like and SDG2 activity in H3K4me3 independently from histone H2B monoubiquitination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rougée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (100), </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of mitochondrial alternative oxidase affects chloroplast function, redox status and stress response in a marine diatom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Prihoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1303-1316. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Role for Epigenetic Processes in the Acclimation Response to Elevated pCO2 in the Model Diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.706-707. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomics approach reveals the global genetic polymorphism, structure, and functional diversity of ten accessions of the marine model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0528-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancton, la nouvelle frontière révélée par l'expédition Tara Océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a574644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of putative chitin deacetylases from Phaeodactylum tricornutum and Thalassiosira pseudonana highlights the potential for distinct chitin‐based metabolic processes in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanru Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Hembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delin Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (4), pp.1890-1905. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.310. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-mediated siderophore uptake as a strategy for Fe acquisition in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sutak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), pp.eaar4536. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01886772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous abundance distribution of non-dominant plankton across the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), pp.1243-1249. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0587-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sorted endoreduplicated nuclei from tomato fruits: how the global shift in expression ascribed to DNA ploidy influences RNA-Seq data normalization and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pirrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Deluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (2), pp.387--398. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DET1-mediated degradation of a SAGA-like deubiquitination module controls H2Bub homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nassrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rougée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.37892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between silicifiers and non-silicifiers in the past and present ocean and its evolutionary impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan O Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.22. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora J. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homoeolog expression bias in allopolyploid oleaginous marine diatom Fistulifera solaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhiro Nomaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yoshino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.330. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neobodonids are dominant kinetoplastids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flegontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Flegontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.878-889. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of large scale transcriptome data draws a comprehensive landscape of Phaeodactylum tricornutum genome and evolutionary origin of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implications of Eco-Evolutionary Processes for the Emergence of Marine Plankton Community Biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Sauterey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190 (1), pp.116-130. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/692067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plankton ecosystems in the meta-omics era. Are we ready?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Franciszek Stec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Buttigieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Matias Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margen.2017.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Otillar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Paajanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric origins of ochrophytes and haptophytes revealed through an ancient plastid proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Gile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e23717. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.23717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of diatoms and their biogeochemical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372 (1728), pp.20160397. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2016.0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D-imaging for cell biology and ecology of environmental microbial eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26066. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.26066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA DAMAGE BINDING PROTEIN2 Shapes the DNA Methylation Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Kramdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.2043-2059. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreococcus tauri is a new model green alga for studying iron metabolism in eukaryotic phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botebol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.319. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CURLY LEAF homologue controls both vegetative and reproductive development of tomato plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A How-Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 90 (4-5), pp.485-501. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-016-0436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCRISP-Ex: a web-based and stand-alone application to find specific target sequences for CRISPR/CAS editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1143-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field interferometry for counting and differentiating aquatic biotic nanoparticles: from laboratory to Tara Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bryan Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.3736. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/boe.7.003736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom Phytochromes Reveal the Existence of Far-Red-Light-Based Sensing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Emidio Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Enomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Raniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.15.00928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central role for ferritin in the day/night regulation of iron homeostasis in marine phytoplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botebol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Šuták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (47), pp.14652-7. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506074112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel protein, ubiquitous in marine phytoplankton, concentrates iron at the cell surface and facilitates uptake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sutak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuko Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.364-71. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji K Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine microbial biodiversity, bioinformatics and biotechnology (M2B3) data reporting and service standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (20), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0001-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When everything is not everywhere but species evolve: an alternative method to model adaptive properties of marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Sauterey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben A. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic coupling between plastids and mitochondria drives CO2 assimilation in diatoms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Petroutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Prihoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524 (7565), pp.366-9. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane glycerolipid remodeling triggered by nitrogen and phosphorus starvation in Phaeodactylum tricornutum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina-Juana Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Meï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.118-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoline Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.873. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil accumulation by the oleaginous diatom Fistulifera solaris as revealed by the genome and transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michihiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.162-76. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.114.135194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light signaling controls nuclear architecture reorganization during seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Formiggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.E2836--E2844. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular life of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margen.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of galactoglycerolipid biosynthetic pathways - From cyanobacteria to primary plastids and from primary to secondary plastids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Petroutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina-Juana Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54C, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximo Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaysheel Bhavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREOCHROME1a-Mediated Induction of the Diatom-Specific Cyclin dsCYC2 Controls the Onset of Cell Division in Diatoms (Phaeodactylum tricornutum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. J. Huysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio E. Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Matthijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schellenberger Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Vanderhaeghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.106377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of alleles of tomato light signalling genes generated by TILLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alsadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H2B monoubiquitination facilitates the rapid modulation of gene expression during Arabidopsis photomorphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.e1002825. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol: Chromatin immunoprecipitation (ChIP) methodology to investigate histone modifications in two model diatom species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-8-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00776647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoantenna in Two Cryptochrome-Photolyase Proteins from O. tauri: Presence, Nature and Ultrafast Photoinduced Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.135. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evidence for local DNA methylation spreading from small RNA-targeted sequences in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (16), pp.6919-6931. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conserved factor DE-ETIOLATED 1 cooperates with CUL4-DDB1DDB2 to maintain genome integrity upon UV stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1162-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemming epigenetics in marine stramenopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máximo Rivarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom cell division in an environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.623 - 630. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into photosynthesis in eukaryotic phytoplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.565-72. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two members of the cryptochrome/photolyase family from Ostreococcus tauri provides insights into the origin and evolution of cryptochromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Corellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.1614. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal characterization of the photoactivation mechanism of two new oxidized cryptochrome/photolyase photoreceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (13), pp.4935. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical member of the light-harvesting complex stress-related protein family modulates diatom responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Rogato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Coesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (42), pp.18214-9. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1007703107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">det1-1-induced UV-C hyposensitivity through UVR3 and PHR1 photolyase gene over-expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04249.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of a (6-4) photolyase from the green alga Ostreococcus tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.38. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeeha S Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon E Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth H Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Karpowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5848), pp.245-50. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1143609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiny eukaryote Ostreococcus provides genomic insights into the paradox of plankton speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Palenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (18), pp.7705-7710. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0611046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Karpowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318, pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUL4 associates with DDB1a and DET1 and its downregulation affects diverse aspects of development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dieterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, sous presse, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton-based solutions to support life on our planet : 4 CO2 sink carbon and mitigate climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimanti Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UN Compact. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Patterns and Genomes of Aquatic Photoautotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Christopher Maberly; Brigitte Gontero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Planet, Red and Green Photosynthesis: Productivity and Carbon Cycling in Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 9781789450828. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986782.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Dynamic Evolutionary Events in Diatom Nuclear and Organelle Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Falciatore; Thomas Mock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Life of Diatoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-177, 2022, 978-3-030-92498-0. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92499-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and genomes of aquatic photoautotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Christopher Maberly; Brigitte Gontero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Planet, Red and Green Photosynthesis. Productivity and Carbon Cycling in Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.43-79, 2022, 9781789450828. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986782.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans : de l’odyssée à l’étude systémique de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114- 115, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Océans et son flot de données : vers une compréhension multi-échelle de l'écosystème océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.238-239, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sorted endoreduplicated nuclei from tomato fruits: how global shift in expression ascribed to dna ploidy influences rna-seq data normalization and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pirrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Deluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - SOLCUC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1009"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chris Bowler </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (175)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanography, biogeochemical cycles, and biodiversity in the Central Arctic Ocean: current state of knowledge and directions for future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marit Reigstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The southern gap in ocean microbiome science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Sarmento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célio Dias Santos-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulani Makhalanyane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s44375-025-00006-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the link between phytoplankton molecular physiology and biogeochemical cycling via genome-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (23), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adq3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris: Shedding light on microbial and climate feedback processes in the Arctic atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schmale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy S. Law</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.00030. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2025.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase: a versatile gene‐centered platform for mining functional omics data in diatom research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (6), pp.e70061. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.70061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sedimentary ancient DNA (sedaDNA) extraction and shotgun metagenomic library preparation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashasti Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.102498. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2025.102498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent patterns of patchiness differ between physical and planktonic properties in the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clifton Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.1808. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-56794-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom Phytochromes Integrate the Underwater Light Spectrum to Sense Depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 637, pp.691-697. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-08301-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Relocalization and Divergent Expression of a Major Facilitator Carrier Subfamily in Diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun‐min Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiologia Plantarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 177 (3), pp.e70355. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppl.70355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New plastids, old proteins: repeated endosymbiotic acquisitions in kareniacean dinoflagellates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mg Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adél Vancl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44319-024-00103-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.2721. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-46374-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase, a gene-centered platform to mine functional omics data across diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.09.12.612655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary environmental analysis and functional characterization of lower glycolysis-gluconeogenesis in the diatom plastid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Nonoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (9), pp.3584-3610. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koae168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate phytoplankton community structure from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/os-20-217-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of vitamin B$_{12}$ metabolism in the last common ancestor of land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setsen Altan-Ochir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison G Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379 (1914), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/RSTB.2023.0354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The model diatom Phaeodactylum tricornutum provides insights into the diversity and function of microeukaryotic DNA methyltransferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.253. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04629-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a marine diatom chitin synthase using a combination of meta-omics, genomics, and heterologous expression approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanru Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osei Ampomah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaoxuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01131-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypometabolism to survive the long polar night and subsequent successful return to light in the diatom Fragilariopsis cylindrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Mocaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 241 (5), pp.2193-2208. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top abundant deep ocean heterotrophic bacteria can be retrieved by cultivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Sanz-Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00290-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04481824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26883-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H1 protects telomeric repeats from H3K27me3 invasion in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Teano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Biocanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (8), pp.112894. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00308-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Al-Babili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Almeida-Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression patterns of long noncoding RNAs in a pleiomorphic diatom and relation to hyposalinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Debit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Pierre-Elies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2440. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-29489-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo localization of iron starvation induced proteins under variable iron supplementation regimes in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey B Mcquaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler H Coale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.e472. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pld3.472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cell Imaging: application to the diatom Phaeodactylum tricornutum under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2022.2081732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The possible fates of Fragilariopsis cylindrus (polar diatom) cells exposed to prolonged darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Sciandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.281-296. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent evolution and horizontal gene transfer in Arctic Ocean microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e202201833. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome‐scale metabolic modelling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.1352-1364. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.13954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biology for green recovery—A call for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Rodríguez-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vamathevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beverley Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (4), pp.e3001623. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome scanning reveals environmental selection mechanisms that shape diversity in populations of the epipelagic diatom Chaetoceros.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed-Amin Madoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (11), pp.e3001893. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolution towards scientific consensus for a sustainable ocean future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Brodie Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Lebleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Blasiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Ocean Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.7. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44183-022-00007-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Imaging and Omics in Plankton Surveys: State-of-the-Art, Challenges, and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.878803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Cell Imaging: application to the diatom Phaeodactylum tricornutum under environmental stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (2), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670262.2022.2081732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for ocean microbiome research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gristwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Troublé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (7), pp.937-947. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-022-01145-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-million-year-old ecosystem in Greenland uncovered by environmental DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Kjær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Winther Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binia de Cahsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 612 (7939), pp.283-291. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05453-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton DNA metabarcoding in four sectors of the SW Atlantic in the context of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Velasco Ayuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Visintini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecología Austral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), pp.835-848. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25260/EA.22.32.3.0.1812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and ecological footprint of Global Ocean RNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Dominguez-Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Wainaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarong Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funing Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 376 (6598), pp.1202-1208. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abn6358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolic, phylogenomic and environmental atlas of diatom plastid transporters from the model species Phaeodactylum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Storti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.950467. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.950467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.06.11.447926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic fingerprinting of tempo and functions of horizontal gene transfer within ochrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perez-Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Audren de Kerdrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2009974118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03969507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Carsique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443359v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compendium of 530 metagenome-assembled bacterial and archaeal genomes from the polar Arctic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (12), pp.1561-1574. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-021-00979-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotrophic bacterial diazotrophs are more abundant than their cyanobacterial counterparts in metagenomes covering most of the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Veseli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessika Fuessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.927-936. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-01135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Olivier Irisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitotic recombination between homologous chromosomes drives genomic diversity in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Bulankova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Sekulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cock van Oosterhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (15), pp.3221-+. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-diatom composition from Santa Barbara Basin deep-sea sediments: a comparison of 18S-V9 and diat-rbcL metabarcoding vs shotgun metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Eisenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Sibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00070-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of allele-specific expression of genes in the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82529-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep ocean metagenomes provide insight into the metabolic architecture of bathypelagic microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion of phytoplankton pigment vertical profiles from satellite data using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1445. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13081445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drivers of eukaryotic plankton biogeography in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sommeria-Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Watteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Iudicone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6567), pp.594-599. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abb3717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Diversity of Polycomb and Trithorax Proteins in Cultured and Environmentally Sampled Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.00189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale patterns of marine diatom richness: Drivers and trends in a changing ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pirazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hay Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.1915-1928. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-enabled phylogenetic and functional reconstruction of an araphid pennate diatom Plagiostriata sp. CCMP470, previously assigned as a radial centric diatom, and its bacterial commensal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinya Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Nanjappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.9449. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65941-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02886223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide natural variation of H3K27me3 selectively marks genes predicted to be important for cell differentiation in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 229, pp.3208 - 3220. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans: towards global ocean ecosystems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (8), pp.428-445. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0364-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roadmap for using the UN decade of ocean science for sustainable development in support of science, policy, and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W L Cheung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elva Escobar-Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2019.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhaeoNet: A Holistic RNAseq-Based Portrait of Transcriptional Coordination in the Model Diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M G Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.590949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic tool development in marine protists: emerging model organisms for experimental cell biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drahomíra Faktorová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ellen R. Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernández Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Sudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-020-0796-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global identification of a marine diatom long noncoding natural antisense transcripts (NATs) and their response to phosphate fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.14110. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71002-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nádia Conceição-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Bolduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downregulation of mitochondrial alternative oxidase affects chloroplast function, redox status and stress response in a marine diatom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Prihoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221 (3), pp.1303-1316. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Potential Role for Epigenetic Processes in the Acclimation Response to Elevated pCO2 in the Model Diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiancheng Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunshan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis S2Lb links AtCOMPASS-like and SDG2 activity in H3K4me3 independently from histone H2B monoubiquitination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rougée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.100. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-019-1705-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics reveals genetic flexibility of diatom nitrogen transporters in response to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (11), pp.2522-2535. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Busseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Kirilovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.706-707. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tig.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomics approach reveals the global genetic polymorphism, structure, and functional diversity of ten accessions of the marine model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Deton-Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0528-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plancton, la nouvelle frontière révélée par l'expédition Tara Océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58630/pubac.not.a574644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational Needs Supporting Marine Ecosystems Modeling and Forecasting: From the Global Ocean to Regional and Coastal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Capotondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jacox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kavanaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehodey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.623. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sorted endoreduplicated nuclei from tomato fruits: how the global shift in expression ascribed to DNA ploidy influences RNA-Seq data normalization and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pirrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Deluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (2), pp.387--398. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DET1-mediated degradation of a SAGA-like deubiquitination module controls H2Bub homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Nassrallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Rougée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.37892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clade-specific diversification dynamics of marine diatoms since the Jurassic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lewitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (11), pp.1715-1723. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0691-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplanktonic diatoms are globally overlooked but play a role in spring blooms and carbon export</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Queguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Michel-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.953. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-03376-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis-mediated siderophore uptake as a strategy for Fe acquisition in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sutak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), pp.eaar4536. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01886772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous abundance distribution of non-dominant plankton across the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ser-Giacomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (8), pp.1243-1249. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0587-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between silicifiers and non-silicifiers in the past and present ocean and its evolutionary impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharine R Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan O Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Conley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.22. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2018.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homoeolog expression bias in allopolyploid oleaginous marine diatom Fistulifera solaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhiro Nomaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Yoshino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Asahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.330. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4691-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epibiotic life of the cosmopolitan diatom Fragilariopsis doliolus on heterotrophic ciliates in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora J. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (4), pp.1094 - 1108. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-017-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neobodonids are dominant kinetoplastids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Flegontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Flegontov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.878-889. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of large scale transcriptome data draws a comprehensive landscape of Phaeodactylum tricornutum genome and evolutionary origin of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23106-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of putative chitin deacetylases from Phaeodactylum tricornutum and Thalassiosira pseudonana highlights the potential for distinct chitin‐based metabolic processes in diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanru Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Hembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delin Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 221 (4), pp.1890-1905. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diatom diversity on the ocean biological carbon pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brivaëla Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dutkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-017-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Seeleuthner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.310. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Implications of Eco-Evolutionary Processes for the Emergence of Marine Plankton Community Biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Sauterey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190 (1), pp.116-130. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/692067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Otillar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Paajanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimeric origins of ochrophytes and haptophytes revealed through an ancient plastid proteome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Gile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselle Mccallum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P Bapteste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e23717. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.23717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plankton ecosystems in the meta-omics era. Are we ready?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Franciszek Stec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Caputi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luigi Buttigieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico d'Alelio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Matias Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margen.2017.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral to metazoan marine plankton nucleotide sequences from the Tara Oceans expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Engelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2017.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of diatoms and their biogeochemical functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico M Ibarbalz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 372 (1728), pp.20160397. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2016.0397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D-imaging for cell biology and ecology of environmental microbial eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e26066. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.26066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial symbionts diverged in the late Cretaceous towards lineage-specific nitrogen fixation factories in single-celled phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco M. Cornejo-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sánchez-Baracaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.11071. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms11071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreococcus tauri is a new model green alga for studying iron metabolism in eukaryotic phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Scheiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botebol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.319. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2666-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field interferometry for counting and differentiating aquatic biotic nanoparticles: from laboratory to Tara Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bryan Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailly-Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.3736. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/boe.7.003736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CURLY LEAF homologue controls both vegetative and reproductive development of tomato plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A How-Kit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 90 (4-5), pp.485-501. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-016-0436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoCRISP-Ex: a web-based and stand-alone application to find specific target sequences for CRISPR/CAS editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Tirichine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-016-1143-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02059918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into global diatom distribution and diversity in the world's ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Malviya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Scalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Vincenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (11), pp.E1516-E1525. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1509523113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom Phytochromes Reveal the Existence of Far-Red-Light-Based Sensing in the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Emidio Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gen Enomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Raniello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.616-628. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.15.00928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA DAMAGE BINDING PROTEIN2 Shapes the DNA Methylation Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Kramdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), pp.2043-2059. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Pedro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Roat Kultima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse transcriptase genes are highly abundant and transcriptionally active in marine plankton assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hingamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji K Kojima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1134-1146. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine microbial biodiversity, bioinformatics and biotechnology (M2B3) data reporting and service standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra ten Hoopen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Kottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesude Bicak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards in Genomic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (20), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-015-0001-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Farrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Speich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Picheral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central role for ferritin in the day/night regulation of iron homeostasis in marine phytoplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botebol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Šuták</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (47), pp.14652-7. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1506074112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel protein, ubiquitous in marine phytoplankton, concentrates iron at the cell surface and facilitates uptake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sutak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Paz-Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuko Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.364-71. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noan Le Bescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When everything is not everywhere but species evolve: an alternative method to model adaptive properties of marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Sauterey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben A. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Follows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (1), pp.28-47. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbu078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane glycerolipid remodeling triggered by nitrogen and phosphorus starvation in Phaeodactylum tricornutum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina-Juana Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Meï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 167 (1), pp.118-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetic coupling between plastids and mitochondria drives CO2 assimilation in diatoms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Murik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Petroutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Prihoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524 (7565), pp.366-9. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Brum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light signaling controls nuclear architecture reorganization during seedling establishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Mestiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Formiggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (21), pp.E2836--E2844. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1503512112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oil accumulation by the oleaginous diatom Fistulifera solaris as revealed by the genome and transcriptome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michihiro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.162-76. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.114.135194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans studies plankton at PLANETARY SCALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.873. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aac5605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gipsi Lima-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karoline Faust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of galactoglycerolipid biosynthetic pathways - From cyanobacteria to primary plastids and from primary to secondary plastids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Petroutsos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina-Juana Dolch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54C, pp.68-85. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plipres.2014.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular life of diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margen.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the role of DNA methylation in diatoms by genome-wide profiling in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaguraj Veluchamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximo Rivarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaysheel Bhavsar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2091. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprospecting Marine Plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heni Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ruchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4594-4611. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md11114594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREOCHROME1a-Mediated Induction of the Diatom-Specific Cyclin dsCYC2 Controls the Onset of Cell Division in Diatoms (Phaeodactylum tricornutum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie J. J. Huysman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio E. Fortunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Matthijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Schellenberger Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Vanderhaeghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (1), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.106377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of alleles of tomato light signalling genes generated by TILLING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Piednoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alsadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 79, pp.78 - 86. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone H2B monoubiquitination facilitates the rapid modulation of gene expression during Arabidopsis photomorphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Blondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (7), pp.e1002825. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocol: Chromatin immunoprecipitation (ChIP) methodology to investigate histone modifications in two model diatom species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4811-8-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00776647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoantenna in Two Cryptochrome-Photolyase Proteins from O. tauri: Presence, Nature and Ultrafast Photoinduced Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.135. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak I. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928 - 1938. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evidence for local DNA methylation spreading from small RNA-targeted sequences in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (16), pp.6919-6931. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The conserved factor DE-ETIOLATED 1 cooperates with CUL4-DDB1DDB2 to maintain genome integrity upon UV stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Benvenuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1162-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stemming epigenetics in marine stramenopiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rabinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máximo Rivarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.357-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach to Marine Eco-Systems Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Karsenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia G. Acinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Bork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (10), pp.e1001177. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative epigenomic mapping defines four main chromatin states in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (10), pp.1928-1938. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/emboj.2011.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of two members of the cryptochrome/photolyase family from Ostreococcus tauri provides insights into the origin and evolution of cryptochromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Zabulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Corellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.1614. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02168.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal characterization of the photoactivation mechanism of two new oxidized cryptochrome/photolyase photoreceptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lacombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (13), pp.4935. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1002372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atypical member of the light-harvesting complex stress-related protein family modulates diatom responses to light.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Rogato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Coesel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (42), pp.18214-9. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1007703107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">det1-1-induced UV-C hyposensitivity through UVR3 and PHR1 photolyase gene over-expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drevensek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Genschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63, pp.392-404. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04249.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital expression profiling of novel diatom transcripts provides insight into their biological functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina M Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (8), pp.R85. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2010-11-8-r85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00627911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom cell division in an environmental context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Falciatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (6), pp.623 - 630. </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2010.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into photosynthesis in eukaryotic phytoplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Finazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (10), pp.565-72. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of a (6-4) photolyase from the green alga Ostreococcus tauri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anwar Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Brazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heijde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.38. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan H. Badger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00910244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeeha S Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon E Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth H Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J Karpowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318 (5848), pp.245-50. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1143609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiny eukaryote Ostreococcus provides genomic insights into the paradox of plankton speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Palenik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Grimwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (18), pp.7705-7710. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0611046104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chlamydomonas genome reveals the evolution of key animal and plant functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Merchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Prochnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Karpowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 318, pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of the smallest free-living eukaryote Ostreococcus tauri unveils many unique features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conchita Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rombauts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Z Worden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (31), pp.11647-52. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0604795103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CUL4 associates with DDB1a and DET1 and its downregulation affects diverse aspects of development in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Schade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dieterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, sous presse, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Maheswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Jabbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betina Porcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: seasonal and long-term contaminant monitoring in the changing central Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fourquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E. Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Polaris expeditions: Sustained decadal observations of the coupled Arctic system in rapid transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Nicolaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Houssais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Raut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics-based quantitative biogeography of marine plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Crédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swan Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Depaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideas and perspectives: Using meta-omics to unravel biogeochemical changes from cell to planetary scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Abs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Keuschnig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry and exit of Fragilariopsis cylindrus diatoms from the polar night: evidence for chromatin-mediated genome control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourbousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Leduque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lombard Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidi Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coelho Luis Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-resolved diversity and biosynthetic potential of the coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Miravet-Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia S.I. Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiatOmicBase, a gene-centered platform to mine functional omics data across diatom genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Zweig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LncPlankton V1.0: a comprehensive collection of plankton long non-coding RNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Debit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Cruz de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom phytochromes integrate the entire visible light spectra for photosensing in marine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sellés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypometabolism to survive the long polar night in the diatom Fragilariopsis cylindrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Concia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Mocaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Laude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale community modelling reveals conserved metabolic cross-feedings in epipelagic bacterioplankton communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinna Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Trottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling genome-scale knowledge in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent and diversified proteome content across a serially acquired plastid lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M G Novák Vanclová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adél Vancl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Füssy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plastidial Glycolytic-Gluconeogenic Switch of Mitochondrial Origin Enables Diatom Adaptations to High Latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomi Nonoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youjun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global observation of plankton communities from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking satellites to genes with machine learning to estimate major phytoplankton groups from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Hourany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in functional composition and gene expression in eukaryotic plankton at the Atlantic-Arctic Polar front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Campese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janaina Rigonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoela Brandão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genome scale metabolic modeling to niche theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Régimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Larhlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary analysis of DNA methyltransferases in microeukaryotes: Insights from the model diatom Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecogenomics of key prokaryotes in the arctic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Royo-Llonch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ruiz-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pedrós-Alió</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental vulnerability of the global ocean plankton community interactome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Budinich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vintache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 natural variation selectively marks genes predicted to be important for differentiation in unicellular algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achal Rastogi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flore Deton Cabanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouardia Ait Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton-based solutions to support life on our planet : 4 CO2 sink carbon and mitigate climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Johns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haimanti Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Knoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UN Compact. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Dynamic Evolutionary Events in Diatom Nuclear and Organelle Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuhai Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Falciatore; Thomas Mock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Molecular Life of Diatoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.147-177, 2022, 978-3-030-92498-0. </w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92499-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical patterns and genomes of aquatic photoautotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Christopher Maberly; Brigitte Gontero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Planet, Red and Green Photosynthesis. Productivity and Carbon Cycling in Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.43-79, 2022, 9781789450828. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986782.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical Patterns and Genomes of Aquatic Photoautotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Pierella Karlusich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G Dorrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Christopher Maberly; Brigitte Gontero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue Planet, Red and Green Photosynthesis: Productivity and Carbon Cycling in Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 9781789450828. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986782.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Océans et son flot de données : vers une compréhension multi-échelle de l'écosystème océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.238-239, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Oceans : de l’odyssée à l’étude systémique de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Océan à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.114- 115, 2017, 978-2-271-11652-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological pump processes are driven by microbial networks in the global oligotrophic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of sorted endoreduplicated nuclei from tomato fruits: how global shift in expression ascribed to dna ploidy influences rna-seq data normalization and interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pirrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Deluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gevaudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - SOLCUC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton networks correlated to the biological carbon pump in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Benoiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée analyse des réseaux, GDR génomique environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing and analyzing networks of marine microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod - Marine Ecosystems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1009"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Zweig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duchene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mocaer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guterman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Giordano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03913495v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;l Vancl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhai Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855690v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gueguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Nonoyama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05134059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun&#8208;min Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70355" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70061" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224561v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2025.00030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261383v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashasti Singh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102498" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237983v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsen Altan-Ochir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTB.2023.0354" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04512033v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mg Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00103-y" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612655" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46374-w" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607109v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Charton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Pierre-Elies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29489-w" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357816v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237982v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osei Ampomah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Dorrell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxuan Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01131-22" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828869v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Storti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.950467" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294754v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mach" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B Mcquaid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Gao" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler H Coale" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.472" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sciandra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Forget" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;guin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13232" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bey" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2022.2081732" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03912026v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001893" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262482v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vamathevan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Glover" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001623" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028769v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867307v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binia de Cahsan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05453-y" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954546v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velasco Ayuso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Visintini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25260/EA.22.32.3.0.1812" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218439v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Puissant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081445" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875226v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Eisenhofer" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sibert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00070-8" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384414v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82529-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027613v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71002-0" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997845v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00189" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018835v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahom&#237;ra Faktorov&#225;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen R. Nisbet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez Robledo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sudek" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0796-x" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364894v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Murik" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Prihoda" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15479" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364855v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Huang" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Ding" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Gao" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03342" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380836v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.05.007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812930v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a574644" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364862v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hembach" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Xing" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Duan" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15510" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886772v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paz-Yepes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4536" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364756v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0587-2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183254v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Deluche" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13783" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02063342v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Nomaguchi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Maeda" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yoshino" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asahi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4691-0" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291359v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14034" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201876v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ward" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692067" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526828v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gile" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bapteste" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23717" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633659v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26066" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313623v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Scheiber" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2666-6" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523092v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A How-Kit" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drevensek" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rainieri" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0436-0" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059918v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1143-1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016385v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryan Venien" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bechet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.7.003736" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267693v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert &#352;ut&#225;k" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506074112" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132526v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Morrissey" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Tanaka" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.12.004" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200623v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra ten Hoopen" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0001-5" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560901v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Ward" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu078" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217578v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14599" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141164v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villanova" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142141v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Tanaka" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135194" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394559v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Formiggini" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503512112" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588569v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.07.002" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981370v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amiar" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2014.02.001" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80L04JKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528421v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. J. Huysman" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E. Fortunato" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Matthijs" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schellenberger Costa" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106377" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645445v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O. Jones" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.04.005" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG7MTJPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00776647v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-48" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700536v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mony" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.012" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWDTMPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647005v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr324" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580559v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castells" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molinier" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benvenuto" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbousse" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zabulon" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589156v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Martino" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.09.014" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8NRKVP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587832v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.07.004" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5JSQLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516094v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Zabulon" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ishikawa" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02168.x" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476826v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Usman" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1002372" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587670v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Coesel" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardol" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007703107" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564875v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevensek" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genschik" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barneche" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04249.x" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389814v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.003" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPS7Z0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188075v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Merchant" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Prochnik" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallon" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Harris" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Karpowicz" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092820v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernhardt" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hano" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schade" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieterle" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867698v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johns" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knoll" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942752v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986782.ch3" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859168v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92499-7_6" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859161v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922413v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922390v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734427v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Geoffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polyakov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit Reigstad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sarmento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Huber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lio Dias Santos-J&#250;nior" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulani Makhalanyane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s44375-025-00006-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq3593" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05224561v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel Flores" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O'Brien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2025.00030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Zweig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duchene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bourreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashasti Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2025.102498" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clifton Gray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bowler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56794-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duch&#234;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Pierella Karlusich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Vernay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08301-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05134059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Powell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun&#8208;min Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70355" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04512033v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mg Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n F&#252;ssy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;l Vancl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhai Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00103-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Giordano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinna Gaudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46374-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612655" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gueguen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Nonoyama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae168" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Hourany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-20-217-2024" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237983v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setsen Altan-Ochir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison G Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/RSTB.2023.0354" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04024906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoguin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04629-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanru Shao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osei Ampomah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Dorrell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxuan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01131-22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Concia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mocaer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guterman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Laude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19387" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04481824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00290-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268515v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Teano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Wolff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Carron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Biocanin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112894" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027535v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Debit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Charton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Pierre-Elies" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29489-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazamia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B Mcquaid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Gao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler H Coale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.472" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859082v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Bey" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2022.2081732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872944v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sciandra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Forget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#233;guin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13232" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859139v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dorrell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan F&#252;ssy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Richardson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201833" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13954" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262482v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Nielsen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vamathevan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Glover" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001623" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03912026v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001893" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Brodie Rudolph" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lebleu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blasiak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-022-00007-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956267v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Foster" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.878803" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781942v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Abreu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bourgois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gristwood" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Troubl&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Acinas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01145-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867307v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kj&#230;r" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Winther Pedersen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Sanctis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binia de Cahsan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05453-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954546v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Velasco Ayuso" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Visintini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25260/EA.22.32.3.0.1812" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781935v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dominguez-Huerta" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wainaina" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarong Guo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funing Tian" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn6358" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828869v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Storti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.950467" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384427v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Tirichine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait Mohamed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.06.11.447926" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03969507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perez-Lamarque" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Audren de Kerdrel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Mccallum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009974118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781908v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Royo-Llonch" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pedr&#243;s-Ali&#243;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-021-00979-9" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03480646v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Veseli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Fuessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01135-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333507v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bulankova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Sekuli&#263;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cock van Oosterhout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.05.013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875226v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Eisenhofer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Sibert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00070-8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384414v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Rastogi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82529-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238997v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02112-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218439v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Puissant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081445" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sommeria-Klein" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Iudicone" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb3717" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997845v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flore Deton Cabanillas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaguraj Veluchamy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00189" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992584v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pirazzini" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fremont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay Mele" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13161" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02886223v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Nanjappa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65941-x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384417v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17129" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394809v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Bork" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0364-5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365617v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W L Cheung" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva Escobar-Briones" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2019.10.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997835v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouardia Ait-Mohamed" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M G Nov&#225;k Vanclov&#225;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.590949" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahom&#237;ra Faktorov&#225;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ellen R. Nisbet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez Robledo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Casacuberta" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sudek" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0796-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027613v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71002-0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364894v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Murik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Prihoda" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thomas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Ara&#250;jo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15479" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364855v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Huang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiancheng Ding" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Gao" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03342" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02156634v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fiorucci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roug&#233;e" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deton-Cabanillas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1705-4" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380836v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Falciatore" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.05.007" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364824v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0528-3" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812930v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincent" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a574644" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316446v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Capotondi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacox" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kavanaugh" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehodey" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00623" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183254v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Deluche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gevaudant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13783" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912108v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Nassrallah" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drevensek" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fonseca" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.37892" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408145v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lewitus" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Malviya" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0691-3" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006275v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cornet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Michel-Rodriguez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03376-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886772v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sutak" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Paz-Yepes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4536" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364756v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0587-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812492v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine R Hendry" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Conley" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00022" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02063342v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiro Nomaguchi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Maeda" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Yoshino" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Asahi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4691-0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762501v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora J. Vincent" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Scalco" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-017-0029-1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02291359v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Flegontova" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Flegontov" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14034" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366536v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23106-x" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364862v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Hembach" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Xing" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Duan" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15510" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667978v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dutkiewicz" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0028-x" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201876v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Sauterey" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ward" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rault" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692067" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526828v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Gile" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;heust" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P Bapteste" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23717" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584309v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Franciszek Stec" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico d'Alelio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Matias Ibarbalz" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2017.02.006" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771844v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Engelen" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2017.93" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Benoiston" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jahn" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0397" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01633659v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26066" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01295207v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Cornejo-Castillo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cabello" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#225;nchez-Baracaldo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11071" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313623v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Scheiber" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lozano" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botebol" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2666-6" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016385v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bryan Venien" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly-Bechet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bowler" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.7.003736" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523092v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A How-Kit" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drevensek" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rainieri" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0436-0" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02059918v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1143-1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545320v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audic" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Vincenta" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1509523113" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Emidio Fortunato" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jaubert" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Enomoto" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Raniello" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00928" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601904v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schalk" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Kramdi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassam" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00474" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258212v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji K Kojima" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.192" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200623v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra ten Hoopen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Kottmann" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kopf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesude Bicak" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-015-0001-5" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267693v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert &#352;ut&#225;k" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506074112" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132526v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Morrissey" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Tanaka" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.12.004" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560901v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben A. Ward" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu078" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141164v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Abida" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Villanova" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217578v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14599" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394559v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Formiggini" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1503512112" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142141v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Tanaka" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihiro Tanaka" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.135194" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258211v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bork" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenti" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac5605" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981370v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Amiar" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2014.02.001" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80L04JKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588569v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2014.07.002" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545322v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Lin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximo Rivarola" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysheel Bhavsar" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3091" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258229v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruchaud" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11114594" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528421v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. J. Huysman" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E. Fortunato" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Matthijs" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schellenberger Costa" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Vanderhaeghen" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.106377" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645445v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O. Jones" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marcel" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piednoir" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alsadon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.04.005" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG7MTJPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00776647v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4811-8-48" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700536v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ley" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacombat" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mony" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.012" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWDTMPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999846v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak I. Ahmed" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Berard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Sarazin" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.103" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647005v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr324" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580559v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castells" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molinier" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benvenuto" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourbousse" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zabulon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644011v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rabinowicz" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ximo Rivarola" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893669v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001177" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04383147v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;rard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516094v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijde" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Zabulon" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Ishikawa" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02168.x" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476826v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Usman" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1002372" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587670v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rogato" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra de Martino" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Coesel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardol" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1007703107" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564875v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drevensek" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genschik" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barneche" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04249.x" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01589156v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2010.09.014" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8NRKVP0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587832v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moreau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2010.07.004" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B5JSQLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389814v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2009.04.003" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPS7Z0J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198837v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeeha S Merchant" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E Prochnik" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth H Harris" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Karpowicz" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143609" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160904v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Palenik" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0611046104" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188075v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Merchant" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Prochnik" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vallon" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Harris" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Karpowicz" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164247v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Ferraz" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rombauts" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Z Worden" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0604795103" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092820v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernhardt" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lechner" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hano" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schade" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dieterle" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466231v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453026v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Nicolaus" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363600v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cr&#233;deville" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Sow" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Depaty" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346724v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Abs" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05397446v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807685v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Miravet-Verde" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia S.I. Bistolas" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760696v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027516v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016944v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268690v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284803v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316033v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03913495v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859122v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855690v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897696v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328288v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Campese" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Villar" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352833v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374155v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946895v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971893v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaffron" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinich" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vintache" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henry" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998293v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867698v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Johns" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimanti Biswas" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Knoll" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859168v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92499-7_6" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03859161v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986782.ch3" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03942752v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922390v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922413v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021817v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Benoiston" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eveillard" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734427v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024048v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bittner" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176727v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Raes" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>