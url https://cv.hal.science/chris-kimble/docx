--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -438,385 +438,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institution, strategy, and performance : A co-evolution model in transitional China</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How External Factors Influence Business Model Innovation: A Study of the Bosch Group and the Chinese Automotive Aftermarket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Business and Organizational Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joe.21712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313426v1</w:t>
+                <w:t xml:space="preserve">halshs-01353507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How External Factors Influence Business Model Innovation: A Study of the Bosch Group and the Chinese Automotive Aftermarket</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competence management in knowledge intensive organizations using consensual knowledge and ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Business and Organizational Excellence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joe.21712⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp.1119-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-016-9627-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01353507v1</w:t>
+                <w:t xml:space="preserve">halshs-01260963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence management in knowledge intensive organizations using consensual knowledge and ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institution, strategy, and performance : A co-evolution model in transitional China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shisong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Álvaro Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (9), 3352-3360 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01260963v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institution, strategy, and performance: A co-evolution model in transitional China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shisong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,90 +876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application of knowledge management to software evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Carreteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (1), pp.1499-1506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1823,174 +1823,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Cost Knowledge Management? The Example of Infosys</w:t>
+                <w:t xml:space="preserve">Knowledge management, codification and tacit knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Business and Organizational Excellence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (2), paper 577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00826906v1</w:t>
+                <w:t xml:space="preserve">halshs-00826911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge management, codification and tacit knowledge</w:t>
+                <w:t xml:space="preserve">What Cost Knowledge Management? The Example of Infosys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Business and Organizational Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joe.21480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826911v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">China's new energy vehicles: value and innovation</w:t>
               </w:r>
@@ -2962,213 +2962,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00487658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and Knowledge Sharing Across Professional Boundaries: Political Interplay between Boundary Objects and Brokers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-cost strategy through product architecture : lessons from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Goglio-Primard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of business strategy (the)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3), pp.12-20 P</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00510393v1</w:t>
+                <w:t xml:space="preserve">hal-02313415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost strategy through product architecture : lessons from China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation and Knowledge Sharing Across Professional Boundaries: Political Interplay between Boundary Objects and Brokers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Kimble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goglio-Primard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of business strategy (the)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (5), pp.437 - 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313415v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phenomena in Communities of Practice.</w:t>
               </w:r>
@@ -5149,51 +5149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kimble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Balcet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.097348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Petcu," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shisong Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Gong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21712" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMWDGJ4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vasconcelos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rocha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9627-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.02.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carreteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.05.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Alon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Milolidakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661211224979" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.100.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demosthenes Akoumianakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2012-0061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661311310413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA7BF249E551E897A1E3D35F2FBD0DF956B0D2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHGHM08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661011036664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LLZ21NN2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2010.031457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2010.02.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313415v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cairns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.20364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsien Ting" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.032255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2008.08.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Wright" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kudenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syazwan Abdullah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Benest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270610670902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KVWP6MWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hildreth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270510610369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6WH3HFLJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teissier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9978-6.ch001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Goury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kimble" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Balcet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2018.097348" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffenoir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21767" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Petcu," TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraudeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462317000319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMWDGJ4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vasconcelos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Rocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-016-9627-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shisong Jiang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Gong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01291558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.02.009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carreteiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2016.05.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Alon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Milolidakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661211224979" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02049438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.100.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00954440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demosthenes Akoumianakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-09-2012-0061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661311310413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21510" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA7BF249E551E897A1E3D35F2FBD0DF956B0D2DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RHGHM08T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804328v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.21424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02756661011036664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LLZ21NN2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487658v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2010.031457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313415v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510393v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2010.02.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ribeiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cairns" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2009.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joe.20364" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I-Hsien Ting" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Clark" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWET.2009.032255" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2008.08.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Wright" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kudenko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489596v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Syazwan Abdullah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Benest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270610670902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-KVWP6MWZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hildreth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270510610369" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6WH3HFLJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273672v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teissier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9978-6.ch001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02124461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karadimitriou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155566v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Goury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>