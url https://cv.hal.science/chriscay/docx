--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -904,437 +904,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale identification of active DNA replication origins</w:t>
+                <w:t xml:space="preserve">New insights into replication origin characteristics in metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+                <w:t xml:space="preserve">Aurore Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Danis</w:t>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Méchali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noam Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (2), pp.158-164. </w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (4), pp.658-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2012.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cc.11.4.19097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733286v1</w:t>
+                <w:t xml:space="preserve">hal-00668750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into replication origin characteristics in metazoans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+                <w:t xml:space="preserve">Conserved Molecular Interactions within the HBO1 Acetyltransferase Complexes Regulate Cell Proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Avvakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Puy</w:t>
+                <w:t xml:space="preserve">M.-E. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">N. Saksouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Kaplan</w:t>
+                <w:t xml:space="preserve">E. Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.11.4.19097⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.689-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mcb.06455-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668750v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Molecular Interactions within the HBO1 Acetyltransferase Complexes Regulate Cell Proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Avvakumov</w:t>
+                <w:t xml:space="preserve">Genome-scale identification of active DNA replication origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Lalonde</w:t>
+                <w:t xml:space="preserve">Damien Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saksouk</w:t>
+                <w:t xml:space="preserve">Etienne Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Méchali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (2), pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2012.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mcb.06455-11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Scale Analysis of Metazoan Replication Origins Reveals their Organization in Specific but Flexible Sites Defined by Conserved Features</w:t>
               </w:r>
@@ -1614,51 +1614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Méchali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromosome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (1), pp.137-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3103,51 +3103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification Process Of Nascent DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Méchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Aithal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-023-00041-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ghommidh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brustel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.06.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H24J7R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avvakumov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Lalonde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saksouk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glass" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.06455-11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. So" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gupta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01476-09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-009-9105-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Avvakumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Doyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2009.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01297-08" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Foy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihn Young Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Chitalia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m801407200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Walter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ewalt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Michishita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04835" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Landry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062211919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Ullah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.25.21.9175-9188.2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.143.6.2242" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Puymirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blancher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourne-Petheil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.11.8493-8501.1998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Llobera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002510050210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S3MRB0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luciano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Aithal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011904" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Breau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Churikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-023-00041-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ghommidh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.3363" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brustel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grimaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cayrou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Kaplan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.11.4.19097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Avvakumov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Lalonde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saksouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.06455-11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gregoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#233;chali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2012.06.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H24J7R5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vigneron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ganier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.121830.111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. So" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gupta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01476-09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cayrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-009-9105-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehm&#233; Saksouk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Avvakumov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Champagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Hung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Doyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2009.01.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ullah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelletier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.01297-08" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Foy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihn Young Song" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Chitalia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.m801407200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Walter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ewalt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Michishita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04835" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154228v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Landry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062211919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Ullah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2005.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.25.21.9175-9188.2005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.143.6.2242" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Martel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Puymirat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200210280-00003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blancher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tourne-Petheil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berrebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.72.11.8493-8501.1998" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Arnaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Llobera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002510050210" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3S3MRB0H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>