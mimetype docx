--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -488,5075 +488,5049 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+                <w:t xml:space="preserve">Fast or slow: How linguistic context modulates action verb perception and production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.106623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467321v1</w:t>
+                <w:t xml:space="preserve">hal-05559717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wejdene Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almecija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-025-01324-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450691v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-025-01324-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062576v1</w:t>
+                <w:t xml:space="preserve">hal-05450691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737998v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Romain Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Launay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05233865v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04406041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663584v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
+                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399781v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender matching and attentional focus on the link between action observation and action verb processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73437-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713890v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartDetector: Automatic and vision-based approach to point-light display generation for human action perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of gender matching and attentional focus on the link between action observation and action verb processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02478-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672163v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SmartDetector: Automatic and vision-based approach to point-light display generation for human action perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Bouidaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02478-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071145v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of implicit motor simulation on action verb memory</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-022-01671-1⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652439v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">The role of implicit motor simulation on action verb memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-022-01671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585162v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754513v1</w:t>
+                <w:t xml:space="preserve">hal-03585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deborde</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/medicina58070868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-022-01850-3⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252211122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652415v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-022-01850-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501011v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954301v1</w:t>
+                <w:t xml:space="preserve">hal-03501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110195v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182098552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766464v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between language and action in aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866906v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">The link between language and action in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366448v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.100777. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430093v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does watching Han Solo or C-3PO similarly influence our language processing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01169-3⟩</w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.100777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088610v1</w:t>
+                <w:t xml:space="preserve">hal-02430093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Action Context Modulates the Action-Language Relationship: A Topographic ERP Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Does watching Han Solo or C-3PO similarly influence our language processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00722-y⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01169-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288630v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving a Biological Human Movement Facilitates Action Verb Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">How Action Context Modulates the Action-Language Relationship: A Topographic ERP Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9694-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00722-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662925v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When context modulates the influence of action observation on language processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Perceiving a Biological Human Movement Facilitates Action Verb Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9694-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864692v1</w:t>
+                <w:t xml:space="preserve">hal-01662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinematics, not the orientation, of an action influences language processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">When context modulates the influence of action observation on language processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (11), pp.1712-1726. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xhp0000568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884047v1</w:t>
+                <w:t xml:space="preserve">hal-01864692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The kinematics, not the orientation, of an action influences language processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (11), pp.1712-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884049v1</w:t>
+                <w:t xml:space="preserve">hal-01884047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722555v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722554v1</w:t>
+                <w:t xml:space="preserve">hal-01722555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painful semantic context modulates the relationship between action words and biological movement perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (7), pp.821 - 831. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2017.1322093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722552v1</w:t>
+                <w:t xml:space="preserve">hal-01722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are judgments for action verbs and point-light human actions equivalent?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Painful semantic context modulates the relationship between action words and biological movement perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp.57-67. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.821 - 831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-014-0634-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2017.1322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118999v1</w:t>
+                <w:t xml:space="preserve">hal-01722552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in the Neuromagnetic Cortical Response to Biological Motion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Are judgments for action verbs and point-light human actions equivalent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu175⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-014-0634-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662974v1</w:t>
+                <w:t xml:space="preserve">hal-01118999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Knowledge Modulates Attentional Processing during Action Judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sex Differences in the Neuromagnetic Cortical Response to Biological Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30958/ajss.2-4-1⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (10), pp.3468 - 3474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339796v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Motor Knowledge Modulates Attentional Processing during Action Judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauro Pesenti</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
+              <w:t xml:space="preserve">Athens Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30958/ajss.2-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662953v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.608 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959446v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.113-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662867v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and action priming in anticipative tasks implying biological movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Tamamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67 (4), pp.253 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,4137 +5558,4362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662984v1</w:t>
+                <w:t xml:space="preserve">hal-01662867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pontart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965218v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.785 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773532v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (3), pp.330 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773530v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539791v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (02), pp.409 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965245v1</w:t>
+                <w:t xml:space="preserve">hal-01773533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromagnetic Response to Body Motion and Brain Connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21050⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (2), pp.215-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773528v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental study of visual perception of handwriting movement: Influence of motor competencies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neuromagnetic Response to Body Motion and Brain Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2008.05.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), pp.837 - 846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773526v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual preference for isochronic movement does not necessarily emerge from movement kinematics: A challenge for the motor simulation theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Developmental study of visual perception of handwriting movement: Influence of motor competencies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 430, pp.236-40. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 440 (1), pp.76 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2008.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.10.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927619v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Elliptic Biological Motion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Visual preference for isochronic movement does not necessarily emerge from movement kinematics: A challenge for the motor simulation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 430, pp.236-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p5482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773524v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perception of Elliptic Biological Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (8), pp.1137 - 1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p5482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visual Perception of Elliptic movements in 7-to-11-year-old children : Influence of Motor Rules Full text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cpl.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’âge sur la mémoire de l’action : quel est le rôle de la cinématique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC 4226, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240040v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et mémoire d'action : impact de l'observation d'action et de la résonance motrice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet de l’âge sur la mémoire de l’action : quel est le rôle de la cinématique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire CRP-CPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Psychologie : Cognition, Psychisme et Organisation (Laboratoire CRP-CPO, UR7273), Nov 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC 4226, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426140v1</w:t>
+                <w:t xml:space="preserve">hal-05240040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Langage et mémoire d'action : impact de l'observation d'action et de la résonance motrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire CRP-CPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Psychologie : Cognition, Psychisme et Organisation (Laboratoire CRP-CPO, UR7273), Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407481v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598253v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Amestoy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cottenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
+              <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289109v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407492v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407484v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of kinematics in the acquisition of number meaning in kindergarten?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fevin Ould Brahim</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vibert</w:t>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOP, Sep 2023, Porto (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208422v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The role of kinematics in the acquisition of number meaning in kindergarten?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+                <w:t xml:space="preserve">Sabine Fevin Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Selimbegović</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Chatard</w:t>
+                <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOP, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043089v1</w:t>
+                <w:t xml:space="preserve">hal-04208422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Essefi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
+                <w:t xml:space="preserve">Leila Selimbegović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207776v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Essefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410746v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes permettant de mieux comprendre les effets de l’observation d’actions à l’aide de point-light-display dans l’apprentissage moteur de techniques de judo</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées de Réflexions et de Recherche sur les sports de combat et les arts martiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588301v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des liens perception d’action-langage chez l’enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes permettant de mieux comprendre les effets de l’observation d’actions à l’aide de point-light-display dans l’apprentissage moteur de techniques de judo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HECO : Human Embodied Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15e Journées de Réflexions et de Recherche sur les sports de combat et les arts martiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096890v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement des liens perception d’action-langage chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque HECO : Human Embodied Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369536v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288636v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer une action humaine ou robotique influence différemment le traitement du langage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884065v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving a biological human movement facilitates action word processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Observer une action humaine ou robotique influence différemment le traitement du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual international conference in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773535v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual or unusual actions: How action context modulates the action-language relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Perceiving a biological human movement facilitates action word processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">11th annual international conference in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773534v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor simulation induced by the semantic context modulates the relationship between action verbs and the perception of biological human movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Usual or unusual actions: How action context modulates the action-language relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773536v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Motor simulation induced by the semantic context modulates the relationship between action verbs and the perception of biological human movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377246v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flanker's paradigm reveals attention gender differences in action's judgments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference of visual perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773537v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flanker's paradigm reveals attention gender differences in action's judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European conference of visual perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773541v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: effect of stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Graphonomics Society </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773538v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: effect of stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollack Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Forum du GDR-vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Graphonomics Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907241v1</w:t>
+                <w:t xml:space="preserve">hal-01773538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ième Forum du GDR-vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perception visuelle des mouvements de locomotion chez les nouveau-nés : influence du mouvement de translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentaz Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9724,1933 +9923,1933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor anticipation is disrupted during fine and gross motor control in ASD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research (INSAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of linguistic context on mental simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine morphocinetic motions in ASD children: effect of writing amplitude on the isochrony principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche biomécanique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61 ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement des mouvements oculaires, une nouvelle méthodologie pour étudier les liens action-langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action verbs understanding are slowdown by sensorimotor restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sélectifs de la privation d'exercice sur les processus d'imagerie motrice implicite: représentation de soi versus représentation d'autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des caractéristiques du mouvement dans le lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of biological motion by human newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Biennial International Conference on Infant Studies (ISIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation motrice et anticipation perceptive : relations perception-motricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Anticiper pour construire des modalités sémiotiques : une synthèse </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEG response to biological motion in the right temporal cortex is modulated by periventricular lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, St. Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of elliptic movements in 7-to-11 year old children: Influence of motor rules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, St. Petersburg Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of motor rules on the visual perception of human movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11660,486 +11859,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du système sensori-moteur au traitement sémantique des verbes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.161-168, 2024, Univers Psy, 978-2-10-085763-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unnatural kinematics modified visual preference on handwriting not pointing point-light stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research studies, literature reviews and perspectives in psychological science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor representation and language in space, object, and movement perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coello, Yann; Bartolo, Angela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and action in cognitive neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, 2012, 978-1848720824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Representation and Language in Space, Object, and Movement Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Action in Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual judgements of handwriting and pointing movements: Influence of kinematics rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12149,100 +12348,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motricité et perception visuelle des mouvements humains : expériences chez l'adulte, l'enfant et le patient parkinsonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Pierre mendès France, Grenoble II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01773523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12252,105 +12451,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des liens Action- Perception-Langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Poitiers (France), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01762405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId293"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12418,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2B9AC7"/>
+    <w:nsid w:val="408535A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12566,51 +12765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1126952B"/>
+    <w:nsid w:val="3497AD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12714,51 +12913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="92A1D03F"/>
+    <w:nsid w:val="5D3FAABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12862,51 +13061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A27C2C53"/>
+    <w:nsid w:val="3FB23E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13102,51 +13301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>