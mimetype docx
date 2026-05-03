--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -613,360 +613,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t>
+                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wejdene Abidi</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Mnif</w:t>
+                <w:t xml:space="preserve">Yves Almecija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Science Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521713v1</w:t>
+                <w:t xml:space="preserve">hal-05467321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Wejdene Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Zeineb Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Almecija</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467321v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1007,1121 +1007,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062576v1</w:t>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04737998v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+              <w:t xml:space="preserve">Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoncel</w:t>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coudière</w:t>
+                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-025-06815-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421905v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
+                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Launay</w:t>
+                <w:t xml:space="preserve">Thomas Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fiard</w:t>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233865v1</w:t>
+                <w:t xml:space="preserve">hal-04737998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+                <w:t xml:space="preserve">Capucine Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+                <w:t xml:space="preserve">Sabine Fevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Isingrini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399781v1</w:t>
+                <w:t xml:space="preserve">hal-04406041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663584v1</w:t>
+                <w:t xml:space="preserve">hal-04399781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Capucine Vilain</w:t>
+                <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fevin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406041v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gender matching and attentional focus on the link between action observation and action verb processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2207,64 +2207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaddin Bouidaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -2296,347 +2296,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071145v1</w:t>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of implicit motor simulation on action verb memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,451 +2664,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58070868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585162v1</w:t>
+                <w:t xml:space="preserve">hal-03709927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
+                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58070868⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252211122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709927v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.003151252211122. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754513v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3142,90 +3142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3253,707 +3253,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.100777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954301v1</w:t>
+                <w:t xml:space="preserve">hal-02430093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110195v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182098552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766464v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between language and action in aging</w:t>
+                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866906v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The link between language and action in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366448v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.100777. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430093v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does watching Han Solo or C-3PO similarly influence our language processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Action Context Modulates the Action-Language Relationship: A Topographic ERP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving a Biological Human Movement Facilitates Action Verb Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4221,64 +4221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When context modulates the influence of action observation on language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4325,51 +4325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinematics, not the orientation, of an action influences language processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,103 +4416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Research Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -4576,77 +4576,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Almécija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4693,90 +4693,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4836,77 +4836,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.821 - 831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are judgments for action verbs and point-light human actions equivalent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5220,482 +5220,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Pesenti</w:t>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.113-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662953v1</w:t>
+                <w:t xml:space="preserve">hal-00959446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+                <w:t xml:space="preserve">Mauro Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (1), pp.113-20. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.608 - 618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959446v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and action priming in anticipative tasks implying biological movements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0034333⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662981v1</w:t>
+                <w:t xml:space="preserve">hal-01662867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation and action priming in anticipative tasks implying biological movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Tamamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (4), pp.253 - 259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0034333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662867v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
               </w:r>
@@ -5809,627 +5809,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (02), pp.409 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773530v1</w:t>
+                <w:t xml:space="preserve">hal-01773533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.785 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773532v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (3), pp.330 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965218v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539791v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.783-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773533v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
               </w:r>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 134 (2), pp.215-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 440 (1), pp.76 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6803,51 +6803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 430, pp.236-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6887,248 +6887,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Elliptic Biological Motion</w:t>
+                <w:t xml:space="preserve">Visual Perception of Elliptic movements in 7-to-11-year-old children : Influence of Motor Rules Full text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (8), pp.1137 - 1147. </w:t>
+              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p5482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cpl.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773524v1</w:t>
+                <w:t xml:space="preserve">hal-01773525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Perception of Elliptic movements in 7-to-11-year-old children : Influence of Motor Rules Full text</w:t>
+                <w:t xml:space="preserve">Perception of Elliptic Biological Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19, </w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (8), pp.1137 - 1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpl.1071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1068/p5482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773525v1</w:t>
+                <w:t xml:space="preserve">hal-01773524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7146,77 +7146,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7254,107 +7254,107 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie:</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7375,51 +7375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’âge sur la mémoire de l’action : quel est le rôle de la cinématique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7470,51 +7470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et mémoire d'action : impact de l'observation d'action et de la résonance motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7552,64 +7552,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,103 +7677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
@@ -7815,51 +7815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7878,273 +7878,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
+                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407492v1</w:t>
+                <w:t xml:space="preserve">hal-04407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407484v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of kinematics in the acquisition of number meaning in kindergarten?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fevin Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,51 +8234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Selimbegović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8310,377 +8310,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes permettant de mieux comprendre les effets de l’observation d’actions à l’aide de point-light-display dans l’apprentissage moteur de techniques de judo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15e Journées de Réflexions et de Recherche sur les sports de combat et les arts martiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207776v1</w:t>
+                <w:t xml:space="preserve">hal-03588301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Essefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410746v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes permettant de mieux comprendre les effets de l’observation d’actions à l’aide de point-light-display dans l’apprentissage moteur de techniques de judo</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées de Réflexions et de Recherche sur les sports de combat et les arts martiaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588301v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des liens perception d’action-langage chez l’enfant</w:t>
               </w:r>
@@ -8729,247 +8729,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369536v1</w:t>
+                <w:t xml:space="preserve">hal-02288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288636v1</w:t>
+                <w:t xml:space="preserve">hal-02369536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer une action humaine ou robotique influence différemment le traitement du langage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving a biological human movement facilitates action word processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9102,51 +9102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usual or unusual actions: How action context modulates the action-language relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9223,51 +9223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9493,433 +9493,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
+                <w:t xml:space="preserve">Perception visuelle des mouvements de locomotion chez les nouveau-nés : influence du mouvement de translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentaz Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773541v1</w:t>
+                <w:t xml:space="preserve">hal-01773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: effect of stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
+                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Graphonomics Society </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773538v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
+                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: effect of stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollack Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Forum du GDR-vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Graphonomics Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907241v1</w:t>
+                <w:t xml:space="preserve">hal-01773538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception visuelle des mouvements de locomotion chez les nouveau-nés : influence du mouvement de translation</w:t>
+                <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
+              <w:t xml:space="preserve">3ième Forum du GDR-vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773540v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9937,578 +9937,578 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480973v1</w:t>
+                <w:t xml:space="preserve">hal-05480967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272951v1</w:t>
+                <w:t xml:space="preserve">hal-05480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fiard</w:t>
+                <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480967v1</w:t>
+                <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motor anticipation is disrupted during fine and gross motor control in ASD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cottenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. 2024</w:t>
+              <w:t xml:space="preserve">International Society for Autism Research (INSAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480961v1</w:t>
+                <w:t xml:space="preserve">hal-04598280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor anticipation is disrupted during fine and gross motor control in ASD children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Autism Research (INSAR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598280v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of linguistic context on mental simulation</w:t>
               </w:r>
@@ -10576,90 +10576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine morphocinetic motions in ASD children: effect of writing amplitude on the isochrony principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10684,77 +10684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche biomécanique et cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10792,103 +10792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -10930,51 +10930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enregistrement des mouvements oculaires, une nouvelle méthodologie pour étudier les liens action-langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10999,51 +10999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action verbs understanding are slowdown by sensorimotor restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11075,355 +11075,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
+                <w:t xml:space="preserve">Le rôle des caractéristiques du mouvement dans le lien action-langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Toussaint</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773547v1</w:t>
+                <w:t xml:space="preserve">hal-01773546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sélectifs de la privation d'exercice sur les processus d'imagerie motrice implicite: représentation de soi versus représentation d'autrui</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773548v1</w:t>
+                <w:t xml:space="preserve">hal-01773547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des caractéristiques du mouvement dans le lien action-langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets sélectifs de la privation d'exercice sur les processus d'imagerie motrice implicite: représentation de soi versus représentation d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773546v1</w:t>
+                <w:t xml:space="preserve">hal-01773548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of biological motion by human newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth Biennial International Conference on Infant Studies (ISIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,51 +11448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation motrice et anticipation perceptive : relations perception-motricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11664,51 +11664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of elliptic movements in 7-to-11 year old children: Influence of motor rules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11772,51 +11772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11886,51 +11886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du système sensori-moteur au traitement sémantique des verbes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.161-168, 2024, Univers Psy, 978-2-10-085763-0</w:t>
@@ -11953,398 +11953,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unnatural kinematics modified visual preference on handwriting not pointing point-light stimulus</w:t>
+                <w:t xml:space="preserve">Perceptual judgements of handwriting and pointing movements: Influence of kinematics rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research studies, literature reviews and perspectives in psychological science</w:t>
+              <w:t xml:space="preserve">Advances in Psychology Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773542v1</w:t>
+                <w:t xml:space="preserve">hal-01773543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor representation and language in space, object, and movement perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unnatural kinematics modified visual preference on handwriting not pointing point-light stimulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and action in cognitive neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Psychology Press, 2012, 978-1848720824</w:t>
+              <w:t xml:space="preserve">Research studies, literature reviews and perspectives in psychological science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543234v1</w:t>
+                <w:t xml:space="preserve">hal-01773542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Representation and Language in Space, Object, and Movement Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Motor representation and language in space, object, and movement perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coello, Yann; Bartolo, Angela. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Action in Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Language and action in cognitive neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Psychology Press, 2012, 978-1848720824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773544v1</w:t>
+                <w:t xml:space="preserve">hal-02543234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual judgements of handwriting and pointing movements: Influence of kinematics rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor Representation and Language in Space, Object, and Movement Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Psychology Research </w:t>
+              <w:t xml:space="preserve">Language and Action in Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773543v1</w:t>
+                <w:t xml:space="preserve">hal-01773544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12617,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="408535A4"/>
+    <w:nsid w:val="1594895D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12765,51 +12765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3497AD24"/>
+    <w:nsid w:val="6B79A15E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12913,51 +12913,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D3FAABA"/>
+    <w:nsid w:val="0A49BD19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13061,51 +13061,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FB23E9A"/>
+    <w:nsid w:val="B095CB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13301,51 +13301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>