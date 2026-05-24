--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -488,51 +488,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -613,360 +613,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+                <w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+                <w:t xml:space="preserve">Wejdene Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Almecija</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Zeineb Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467321v1</w:t>
+                <w:t xml:space="preserve">hal-05521713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Evidences of the Point‐Light Display Observation Methodology in Multi‐Pathology Care: A Retrospective Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The added value of point-light display observation combined to physical practice in learning a functional strength training movement for experienced athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wejdene Abidi</w:t>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Mnif</w:t>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Yves Almecija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Science Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71800. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 106, pp.103452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hsr2.71800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2026.103452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521713v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDetector: a valid and affordable AI-based markerless motion capture system for psychological experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1007,399 +1007,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Angel</w:t>
+                <w:t xml:space="preserve">Adrien Coudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
+              <w:t xml:space="preserve">Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993822v1</w:t>
+                <w:t xml:space="preserve">hal-05421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Written Production in Children, Adolescents, and Adults with Autism Spectrum Disorder—A Systematic Review from a Lifespan Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40489-025-00520-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plavimop and eye tracking: A method to integrate 2D gaze data within a C3D file of a point-light display</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Kinematic Observation Benefits from Motor Repertoire in Episodic Memory: a study in young and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Danion</w:t>
+                <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.346-369. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (2), pp.article 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5964/meth.17405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-025-02108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05421905v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural Control in Children with Autism Spectrum Disorders: What are the Most Striking Specificities and How Can They be Quantified?</w:t>
               </w:r>
@@ -1513,6076 +1513,6206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
+                <w:t xml:space="preserve">Kinematic analysis of autistic children during beam walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Adrien Péneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bechet</w:t>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737998v2</w:t>
+                <w:t xml:space="preserve">hal-05191741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balance analysis of autistic children during beam walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406041v1</w:t>
+                <w:t xml:space="preserve">hal-04737998v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic observation reduces effect of aging on episodic memory performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Moutoussamy</w:t>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isingrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 243, pp.104130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of action observation in speech and language rehabilitation: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.105826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2024.105826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gender matching and attentional focus on the link between action observation and action verb processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The role of finger kinematics in the acquisition of number meaning in kindergarten: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-73437-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2023.1252731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713890v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartDetector: Automatic and vision-based approach to point-light display generation for human action perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of gender matching and attentional focus on the link between action observation and action verb processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-024-02478-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-73437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672163v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">SmartDetector: Automatic and vision-based approach to point-light display generation for human action perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaddin Bouidaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-024-02478-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057285v1</w:t>
+                <w:t xml:space="preserve">hal-04672163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Point-light display: a new tool to improve verb recovery in patients with aphasia? A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Scotto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-023-06607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071145v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of implicit motor simulation on action verb memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Taconnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-022-01671-1⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652439v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of implicit motor simulation on action verb memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina58070868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-022-01671-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709927v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754513v1</w:t>
+                <w:t xml:space="preserve">hal-03585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action observation and motor learning: The role of action observation in learning judo techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Link Between Action Verb Processing and Action Observation: A Developmental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.003151252211122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17461391.2022.2036816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00315125221112244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585162v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
+                <w:t xml:space="preserve">The Added Value of Point-Light Display Observation in Total Knee Arthroplasty Rehabilitation Program: A Prospective Randomized Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13428-022-01850-3⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (7), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58070868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652415v1</w:t>
+                <w:t xml:space="preserve">hal-03709927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLAViMoP database: A new continuously assessed and collaborative 3D point-light display dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-022-01850-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03501011v1</w:t>
+                <w:t xml:space="preserve">hal-03652415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term upper limb immobilization and the embodied view of memory: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (3), pp.e0248239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430093v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of literature on the link between action observation and action language: advancing a shared semantic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, pp.907-914. </w:t>
+              <w:t xml:space="preserve">New Ideas in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.100777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newideapsych.2019.100777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954301v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Short-term upper-limb immobilization alters peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+                <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110195v1</w:t>
+                <w:t xml:space="preserve">hal-01954301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPRESS: Short-term upper limb immobilization impairs grasp representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.174702182098552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820985523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766464v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between language and action in aging</w:t>
+                <w:t xml:space="preserve">Recognition of Emotions From Facial Point-Light Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866906v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The link between language and action in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366448v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does watching Han Solo or C-3PO similarly influence our language processing?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Physical and observational practices of unusual actions prime action verb processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-019-01169-3⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.103630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088610v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Action Context Modulates the Action-Language Relationship: A Topographic ERP Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (5), pp.794-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10548-019-00722-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving a Biological Human Movement Facilitates Action Verb Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Does watching Han Solo or C-3PO similarly influence our language processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-019-01169-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9694-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662925v1</w:t>
+                <w:t xml:space="preserve">hal-02088610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When context modulates the influence of action observation on language processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Perceiving a Biological Human Movement Facilitates Action Verb Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201966⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9694-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864692v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinematics, not the orientation, of an action influences language processing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">When context modulates the influence of action observation on language processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xhp0000568⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884047v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The kinematics, not the orientation, of an action influences language processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (11), pp.1712-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xhp0000568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884049v1</w:t>
+                <w:t xml:space="preserve">hal-01884047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLAViMoP: How to standardize and simplify the use of point-light displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-018-1112-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722555v1</w:t>
+                <w:t xml:space="preserve">hal-01884049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
+                <w:t xml:space="preserve">Sentence plausibility influences the link between action words and the perception of biological human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Almécija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (4), pp.806 - 813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-016-0776-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722554v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Painful semantic context modulates the relationship between action words and biological movement perception</w:t>
+                <w:t xml:space="preserve">Short-term upper limb immobilization affects action-word understanding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gimenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2017.1322093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (7), pp.1129 - 1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722552v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are judgments for action verbs and point-light human actions equivalent?</w:t>
+                <w:t xml:space="preserve">Painful semantic context modulates the relationship between action words and biological movement perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10339-014-0634-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.821 - 831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2017.1322093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118999v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in the Neuromagnetic Cortical Response to Biological Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander N. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (10), pp.3468 - 3474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhu175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Knowledge Modulates Attentional Processing during Action Judgment</w:t>
+                <w:t xml:space="preserve">Are judgments for action verbs and point-light human actions equivalent?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bouquet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens Journal of Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-014-0634-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30958/ajss.2-4-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02339796v1</w:t>
+                <w:t xml:space="preserve">hal-01118999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
+                <w:t xml:space="preserve">Motor Knowledge Modulates Attentional Processing during Action Judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+                <w:t xml:space="preserve">Cédric Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
+              <w:t xml:space="preserve">Athens Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (4), pp.249-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30958/ajss.2-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959446v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference for point-light human biological motion in newborns: contribution of translational displacement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Pesenti</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.113-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0032956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662953v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Influence of biological kinematics on abstract concept processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology Series a Human Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.608 - 618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470218.2014.964737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662867v1</w:t>
+                <w:t xml:space="preserve">hal-01662953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and action priming in anticipative tasks implying biological movements.</w:t>
+                <w:t xml:space="preserve">Observation and action priming in anticipative tasks implying biological movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Tamamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 67 (4), pp.253 - 259. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 67 (4), pp.253-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0034333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Pontart</w:t>
+                <w:t xml:space="preserve">Interference Effect of Body Shadow in Action Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (8), pp.873 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/p7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662984v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of handwriting skills during spelling in primary and lower secondary grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pontart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773533v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des représentations motrices dans la perception visuelle des mouvements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (02), pp.409 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503311002065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773530v1</w:t>
+                <w:t xml:space="preserve">hal-01773533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipating the terminal position of an observed action: Effect of kinematic, structural, and identity information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Visual Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (6), pp.785 - 798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13506285.2011.587847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773532v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reading action word affects the visual perception of biological motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (3), pp.330 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965218v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539791v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: Effect of L-Dopa and stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pollack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">Valérie Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 134 (2), pp.215-24. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.783-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2010.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965245v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromagnetic Response to Body Motion and Brain Connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observing or producing a motor action improves later perception of biological motion: evidence for a gender effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sokolov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21050⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (2), pp.215-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773528v1</w:t>
+                <w:t xml:space="preserve">hal-00965245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental study of visual perception of handwriting movement: Influence of motor competencies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromagnetic Response to Body Motion and Brain Connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Méary</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+                <w:t xml:space="preserve">Christoph Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2008.05.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (5), pp.837 - 846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2009.21050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773526v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual preference for isochronic movement does not necessarily emerge from movement kinematics: A challenge for the motor simulation theory</w:t>
+                <w:t xml:space="preserve">Developmental study of visual perception of handwriting movement: Influence of motor competencies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 430, pp.236-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.10.040⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 440 (1), pp.76 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2008.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927619v1</w:t>
+                <w:t xml:space="preserve">hal-01773526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Perception of Elliptic movements in 7-to-11-year-old children : Influence of Motor Rules Full text</w:t>
+                <w:t xml:space="preserve">Visual preference for isochronic movement does not necessarily emerge from movement kinematics: A challenge for the motor simulation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Méary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 430, pp.236-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2007.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cpl.1071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773525v1</w:t>
+                <w:t xml:space="preserve">hal-00927619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visual Perception of Elliptic movements in 7-to-11-year-old children : Influence of Motor Rules Full text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Méary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cpl.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perception of Elliptic Biological Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (8), pp.1137 - 1147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1068/p5482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l’observation d’actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Interdisciplinaire du GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer des actions proches de soi : un levier pour la mémoire épisodique au cours du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’âge sur la mémoire de l’action : quel est le rôle de la cinématique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la SFR SaNeC 4226</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR SaNeC 4226, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et mémoire d'action : impact de l'observation d'action et de la résonance motrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du laboratoire CRP-CPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Psychologie : Cognition, Psychisme et Organisation (Laboratoire CRP-CPO, UR7273), Nov 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow anticipatory postural adjustments during gait initiation in autistic children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7591,2410 +7721,2518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48eme Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.249_250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation motrice lors de l’écriture manuscrite d’un digramme chez des enfants autistes âgés de 6-11ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thème symposium : Imagerie motrice et Observation d'action : des caractéristiques neurophysiologiques vers les applications pratiques. Lien observation d'actions-langage, vers une optimisation des techniques de rééducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
+                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Ferrier</w:t>
+                <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407484v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’observation d’action dans la rééducation motrice, vers une optimisation des techniques de rééducation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Francisco</w:t>
+                <w:t xml:space="preserve">Benefits of observing point-light displays in learning a weightlifting movement for beginners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS) : Les Environnements de l'Activité Physique et Sportive</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 – 20e congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407492v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of kinematics in the acquisition of number meaning in kindergarten?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fevin Ould Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference of the European Society for Cognitive Psychology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCOP, Sep 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereotypes affect the link between action perception and language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Alexopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Selimbegović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Chatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes permettant de mieux comprendre les effets de l’observation d’actions à l’aide de point-light-display dans l’apprentissage moteur de techniques de judo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Decatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées de Réflexions et de Recherche sur les sports de combat et les arts martiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWIN-GRU: Twin Stream GRU Network for Action Recognition from RGB Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Essefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.351-359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010324703510359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of observing pointlight displays in postoperative rehabilitation of the total knee prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des liens perception d’action-langage chez l’enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche cognitive et biomécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HECO : Human Embodied Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les Réseaux : Du cerveau à la vie sociale – Épisode 1 : Du cerveau au comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche sur l’autisme et la prévention des inadaptations (ARAPI), Oct 2021, Webinaire, France. pp.871 - 882</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096890v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
+                <w:t xml:space="preserve">Développement des liens perception d’action-langage chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque HECO : Human Embodied Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288636v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Rôle de la pratique motrice dans le lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">60ème congrès de la Société Française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369536v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer une action humaine ou robotique influence différemment le traitement du langage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">La cinématique humaine, une caractéristique essentielle du lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884065v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceiving a biological human movement facilitates action word processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Observer une action humaine ou robotique influence différemment le traitement du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Hiraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th annual international conference in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
+              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773535v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usual or unusual actions: How action context modulates the action-language relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Perceiving a biological human movement facilitates action word processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">11th annual international conference in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773534v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor simulation induced by the semantic context modulates the relationship between action verbs and the perception of biological human movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usual or unusual actions: How action context modulates the action-language relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773536v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
+                <w:t xml:space="preserve">Motor simulation induced by the semantic context modulates the relationship between action verbs and the perception of biological human movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377246v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flanker's paradigm reveals attention gender differences in action's judgments</w:t>
+                <w:t xml:space="preserve">The Influence of Handwriting Skills during Spelling in Primary and Lower Secondary Grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference of visual perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Writing Research 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773537v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception visuelle des mouvements de locomotion chez les nouveau-nés : influence du mouvement de translation</w:t>
+                <w:t xml:space="preserve">Flanker's paradigm reveals attention gender differences in action's judgments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European conference of visual perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773540v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
+                <w:t xml:space="preserve">Perception visuelle des mouvements de locomotion chez les nouveau-nés : influence du mouvement de translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentaz Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773541v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting in patients with Parkinson's disease: effect of stimulation of the sub-thalamic nucleus on motor anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Kandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollack Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Graphonomics Society </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Percevoir l'imperceptible par l'action: l'exemple du mouvement biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Forum du GDR-vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10009,100 +10247,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du CeRCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,181 +10355,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du Centre Hospitalier de Niort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte du corps en mémoire épisodique : le rôle du répertoire moteur dans l'observation d'actions chez les adultes jeunes et âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badiâa Bouazzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor anticipation is disrupted during fine and gross motor control in ASD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10300,150 +10538,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research (INSAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production écrite dans le trouble du spectre de l'autisme à l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10458,1398 +10696,1648 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Université d'automne de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Croisic, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of linguistic context on mental simulation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motor anticipation in ASD children: the experience of a sequential pointing task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Neurodevelopmental Disorders: From molecular mechanisms to social inclusion 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043105v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine morphocinetic motions in ASD children: effect of writing amplitude on the isochrony principle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">The influence of linguistic context on mental simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gimenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22th Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410750v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche biomécanique et cognitive</w:t>
+                <w:t xml:space="preserve">Discrete movements in ASD children: comparison between the isochrony principle and Fitts' law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Benchekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61 ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCOP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566711v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine morphocinetic motions in ASD children: effect of writing amplitude on the isochrony principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369548v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enregistrement des mouvements oculaires, une nouvelle méthodologie pour étudier les liens action-langage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre les déficits moteurs associés aux troubles du spectre autistique : approche biomécanique et cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Benchekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">61 ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884068v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action verbs understanding are slowdown by sensorimotor restriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">PLAViMoP : une nouvelle plateforme de visualisation et de modification de séquences animées aux services de l'apprentissage et la rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Decatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">18ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773545v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des caractéristiques du mouvement dans le lien action-langage</w:t>
+                <w:t xml:space="preserve">L'enregistrement des mouvements oculaires, une nouvelle méthodologie pour étudier les liens action-langage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">59° Congrès Annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773546v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action verbs understanding are slowdown by sensorimotor restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">MODELACT Conference on Action, Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773547v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sélectifs de la privation d'exercice sur les processus d'imagerie motrice implicite: représentation de soi versus représentation d'autrui</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle des caractéristiques du mouvement dans le lien action-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Anne Beauprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773548v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perception of biological motion by human newborns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l'immobilisation de courte durée sur la compréhension des mots d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Gentaz</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Biennial International Conference on Infant Studies (ISIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773549v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation motrice et anticipation perceptive : relations perception-motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+                <w:t xml:space="preserve">Effets sélectifs de la privation d'exercice sur les processus d'imagerie motrice implicite: représentation de soi versus représentation d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Anticiper pour construire des modalités sémiotiques : une synthèse </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16ème congrès de l’association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773551v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEG response to biological motion in the right temporal cortex is modulated by periventricular lesions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The perception of biological motion by human newborns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christoph Braun</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, St. Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">XVIth Biennial International Conference on Infant Studies (ISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773554v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of elliptic movements in 7-to-11 year old children: Influence of motor rules.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipation motrice et anticipation perceptive : relations perception-motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, St. Petersburg Russia</w:t>
+              <w:t xml:space="preserve">Colloque « Anticiper pour construire des modalités sémiotiques : une synthèse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773552v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MEG response to biological motion in the right temporal cortex is modulated by periventricular lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pavlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N. Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Krägeloh-Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, St. Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of elliptic movements in 7-to-11 year old children: Influence of motor rules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Orliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meary David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 th European Conference on Visual Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, St. Petersburg Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of motor rules on the visual perception of human movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meary David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11859,486 +12347,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du système sensori-moteur au traitement sémantique des verbes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Francisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Coello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, cerveau et processus mentaux : les fondements sensorimoteurs de la cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.161-168, 2024, Univers Psy, 978-2-10-085763-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual judgements of handwriting and pointing movements: Influence of kinematics rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Psychology Research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unnatural kinematics modified visual preference on handwriting not pointing point-light stimulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elenitsa Kitromilides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research studies, literature reviews and perspectives in psychological science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor representation and language in space, object, and movement perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coello, Yann; Bartolo, Angela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and action in cognitive neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Psychology Press, 2012, 978-1848720824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Representation and Language in Space, Object, and Movement Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Action in Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12348,100 +12836,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motricité et perception visuelle des mouvements humains : expériences chez l'adulte, l'enfant et le patient parkinsonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Pierre mendès France, Grenoble II, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01773523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12451,105 +12939,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des liens Action- Perception-Langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Poitiers (France), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01762405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12617,51 +13105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1594895D"/>
+    <w:nsid w:val="33151913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12765,51 +13253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B79A15E"/>
+    <w:nsid w:val="7268904C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12913,51 +13401,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A49BD19"/>
+    <w:nsid w:val="324DADB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13061,51 +13549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B095CB85"/>
+    <w:nsid w:val="EAD4C694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13301,51 +13789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-bidet-ildei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4699-179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115861718" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plavimop.prd.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559717v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdene Abidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Mnif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71800" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Almecija" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2026.103452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Ahmed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-025-01324-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coudi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/meth.17405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Launay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00520-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-025-02108-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062576v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fradet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Benchekri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06815-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191741v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;neaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737998v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bechet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14516" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Moutoussamy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Villatte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isingrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Bourvellec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105826" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Vilain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1252731" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-73437-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rouquette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06607-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Taconnat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01671-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2022.2036816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03754513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221112244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03709927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deborde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58070868" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248239" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430093v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2019.100777" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1118-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820985523" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02766464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Boucard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104099" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103630" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288630v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laroche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00722-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Hiraki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01169-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9694-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201966" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xhp0000568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0776-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722554v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000373" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2017.1322093" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pavlova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N. Sokolov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu175" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118999v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-014-0634-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajss.2-4-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenitsa Kitromilides" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0032956" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662953v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Pesenti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.964737" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662981v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Tamamiya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0034333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p7502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pontart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Flouret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00818" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773530v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2011.587847" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sparrow" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidet-Ildei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollack" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fraix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM6J34QS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2010.02.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN9RL2GK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sokolov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Braun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Kr&#228;geloh-Mann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2009.21050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;ary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.05.041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJK8QM7C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927619v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2007.10.040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VBG6L2S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1071" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p5482" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230205v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240040v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lacoste" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Mille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426140v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Lemonnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amestoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598253v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407481v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407492v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fevin Ould Brahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Selimbegovi&#263;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chatard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Essefi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010324703510359" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410746v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charuau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Franc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369536v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773535v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toussaint" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773537v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773540v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentaz Edouard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773538v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollack Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907241v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480967v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480973v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043105v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122363v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884068v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773547v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773548v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773554v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773552v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meary David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773555v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773543v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773542v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02543234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01773523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01762405v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>