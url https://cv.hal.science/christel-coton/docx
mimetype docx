--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -338,235 +338,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer la sociologue, déclasser les pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.110.0133⟩</w:t>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961606v1</w:t>
+                <w:t xml:space="preserve">hal-03961604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classer la sociologue, déclasser les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Sinigaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir/Agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110 (1), pp.133-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.110.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961604v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une participation « outre mesure » ? La double ligne de front de l’enquête ethnographique</w:t>
               </w:r>
@@ -814,51 +814,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
+                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -872,94 +872,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461196v1</w:t>
+                <w:t xml:space="preserve">hal-02416620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1024,100 +1033,100 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 102 (2), pp.5-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les classements dans les institutions de formation</w:t>
+                <w:t xml:space="preserve">Faire l'excellence (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Coton</w:t>
@@ -1131,103 +1140,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Nouiri-Mangold</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Nouri-Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 102 (2), pp.5-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Sociétés contemporaines, 102, pp.5-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.102.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02416620v1</w:t>
+                <w:t xml:space="preserve">hal-02461196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briller sous l'épaulette</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.072.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Proteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton Christel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961603v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.110.0133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961613v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouiri-Mangold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416620v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lignier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.102.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Nouri-Mangold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.191.0014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.072.0015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Proteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>