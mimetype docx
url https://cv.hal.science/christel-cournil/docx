--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christel Cournil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christel-cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083708863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a conduit des recherches doctorales sur l’impact de la politique communautaire d’asile et d’immigration, de la jurisprudence de la Cour européenne des droits de l’Homme et des autres textes relatifs aux droits de l’Homme dans le droit des étrangers.De 2005 à 2006, dans le cadre d’un post doctorat (bourse du Centre national d’études spatiales, à l’Observatoire Midi-Pyrénées de Toulouse), elle s’est intéressée aux questions de gestion des ressources naturelles renouvelables (eau) en Afrique (anthropologie du droit).Depuis 2008, elle travaille sur les questions de migrations environnementales, le droit des étrangers, le droit international des migrations, le droit de l'environnement et désormais sur les mobilisations du droit par la sociétécivile.Elle a été membre du Projet de recherche EXCLIM, « Gérer les déplacements des populations liés aux phénomènes climatiques extrêmes » (2009-2012). Elle a co-dirigé un projet de recherche pour le Parlement européen Human Rights and Climate change: EU policy Options en 2012 et a participé à un projet CNRS NEEDS sur les déplacés de Fukushima (2012-2013). Elle a été membre du projet ANR CIRCULEX sur la Circulation de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement (2013-2016). Elle a participé au Projet GIP JUSTICE sur le contentieux climatique (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est professeure de droit public à Sciences Po Toulouse, membre du LASSP et associée à l'IDPS (P13).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ms Christel Cournil is Professor of public law at Sciences Po Toulouse (LASSP et IDPS). She is the author of multiple publications on migration and environmental protection in domestic and international law and on the link between Human Rights and environment / climate change (the last book is on EU Climate Policy and Human rights, with Anne-Sophie Tabaud (ed.) Larcier Bruylant, 2013). She was member of French programme research funded by ministry of ecology named EXCLIM, Managing population displacement due to extreme weather events and received financial support from ANR CIRCULEX programme. She participed a new projet on climate justtice (GIP climate justice)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/cournilchristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des juges régionaux des droits de l’Homme à la protection des victimes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (Numéro spécial "Victimes environnementales : reconnaître, réparer, résister"), p. 109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes environnementales et justice : vers une écologie politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (numéro spécial, Victimes environnementales : reconnaître, réparer, résister »), p. 7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction, regards croisés sur la compensation écologique », numéro spécial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous, les stratégies contentieuses d’une requérante au service de la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laniyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, juin (2), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), p. 393 à 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.25-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sortie fossile : la voie juridictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 ((1)), pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « sortie fossile ». L’impensé du régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sinistré(e)s » de l’adaptation : un recours systémique contre les inégalités climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14zqc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les procès climatiques contre les Carbon majors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in Suzanne de Cheveigné, Coline Mias (coord.) « Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur », p. 41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « victimes climatiques » au prétoire : premiers traits d’une catégorie émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la fin ? Les initiatives juridico politiques de la sortie fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, novembre (11), p. 15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.30-63. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.19386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.353-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae présenté auprès de la Grande Chambre de la Cour européenne des droits de l’Homme dans l’affaire Cláudia Duarte Agostinho et autres c. Portugal et 32 autres Défendeurs, requête n° 39371/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Affaire À Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dziumak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Birchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, https://journals.openedition.org/revdh/16334. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.16334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.251-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement de demandes judiciaires de responsabilisation des entreprises en matière climatique. Quand les petits ruisseaux font les grandes rivières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (314), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilisation à la réception des droits de l'homme dans le contentieux climatique en Europe Entre hybridation, construction et mutation des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/5, pp.362-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « déplacés climatiques », les oubliés de la solidarité internationale et européenne. De la gouvernance au contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’Homme au service de l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l'urgence climatique ? retour critique sur les intentions et les actes du président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, NS, pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, septembre-octobre, septembre-octobre, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De “l’Affaire du siècle” au “casse du siècle” ? Quand le climat pénètre avec fracas le droit de la responsabilité administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « l’Affaire du siècle » au « casse du siècle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pas en arrière, un [grand] pas en avant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l’environnement face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°122 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.122.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire du Siècle: French Climate Litigation between Continuity and Legal Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2020/1/6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS (Numéro spécial), p. 171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l'environnement face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (2), pp.345-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 08, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.198-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif Les ambitions du futur premier recours « climat » français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging International Environmental Justice: The International Monsanto Tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoLAR: Political and Legal Anthropology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plar.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » : entre continuité et innovations juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.372-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prochain « verdissement » de la Constitution française à sa mise en perspective au regard de l’émergence des procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, décembre, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convergences des actions climatiques contre l’État. Étude comparée du contentieux national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial,, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inadaptation du droit international des réfugiés face aux migrations environnementales et climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.338-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les méthodes d’une doctrine environnementale à travers l’exemple des tribunaux environnementaux des peuples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : de la négociation internationale aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdissement » des systèmes régionaux de protection des droits de l'Homme : circulation et standardisation des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.3-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : des négociations internationales aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.496-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for Climate Justice: District Court of The Hague, 24 June 2015, Urgenda Foundation versus the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3-4), pp.221-240. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18760104-01204001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.519-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la justice climatique : Cour du District de La Haye, 24 juin 2015, Fondation Urgenda contre Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.672--693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.535-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien « droits de l’Homme & développement durable » après Rio + 20 : Influence, genèse et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of legislation on shale gas in france: Hesitation and/or progress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy and Environmental Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), &amp;quot;Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.680-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GESTION ÉTATIQUE DES PERMIS EXCLUSIFS DE RECHERCHES DU « GAZ ET HUILE DE SCHISTE » : SÉCURITÉ ÉNERGÉTIQUE ET IMPACTS ENVIRONNEMENTAUX, À LA RECHERCHE D'UN SUBTIL OU IMPOSSIBLE ÉQUILIBRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations insulaires face au changement climatique : des migrations a anticiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (Volume 10 Numéro 3), http://vertigo.revues.org/10482. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l'agenda scientifique et politique des migrations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interdisciplinar da Mobilidade Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Émergence et faisabilité des protections en discussion sur les « réfugiés environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4/2010, 204, pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « réfugiés environnementaux » : enjeux et questionnements autour d’une catégorie émergente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un Droit pour les déplacés internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22-1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre général et bénéficiaires du regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regroupement familial : cadre général et bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une protection pour les « réfugiés environnementaux » : actions, obstacles, enjeux et protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://terra.rezo.net/article843.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation et externalisation de la politique migratoire : analyse et critique de la loi Hortefeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Depigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.1045-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulaire du 13 juin 2006, une régularisation sélective au service d’une politique. À propos de la régularisation des parents d’enfants scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (123), pp.1495-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux « confins des droits » des mineurs étrangers non accompagnés détenus et refoulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02238341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins des droits » des mineurs étrangers non-accompagnés détenus et refoulés, à propos de la décision de la CEDH 12 octobre 2006, Mubilanzila Mayeka et Kaniki Mitunga c./ Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, janvier-mars (1), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l'Homme en zones d'attente : condamnation européenne et résistances françaises » in « Prisonnier du passage » Circulation et contrôle des étrangers : les technologies et les acteurs du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régularisation, une pratique injuste et inefficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mars, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur une protection juridique des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un étranger souffrant d’une maladie grave ne peut être expulsé. Note sous l’arrêt du CE du 14 février 2007, M. Abdelnacer H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1135-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques migratoires françaises « contaminent » l’accueil sanitaire et l’accès aux soins des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72, pp.1017-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire d’éloignement des ressortissants de pays tiers irréguliers : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tome XLVIII, pp.331-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugies écologiques. Quelle(s) protection(s),quel(s) statut(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juillet-août (4), pp.1035-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes écologiques et flux migratoires : Comment protéger les « réfugiés écologiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.417-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une mesure de reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et migration, Droit au séjour et couple homosexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.1039-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.872-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite des êtres humains : une directive « humanitaire » au service de la maîtrise des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1241, pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Schengen à l’épreuve de la Convention européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la science, des académiques et de la société civile dans les procédures consultatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le rôle des juridictions internationales dans la protection du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côté d'Azur; Faculté de droit et Sciences Politiques, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la &amp;quot;victime climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Victimes environnementales. La pollution, ses coupables, sa police, sa justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur les limites planétaires, les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le Groupe Constructive Advanced Thinking (CAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : à la recherche de protections juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'URMIS : crise environnementale et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques, de la gouvernance aux contentieux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de l'Université de Sherbrooke, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diverses formes d'expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche. Journée d'études sur les procès climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Les Treilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie des contentieux climatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de la justice du Centre de recherche en droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jan 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts institutionnels de « verdissement » des formations : l’exemple de Sciences Po Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'enseignement du droit économique et la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les plateformes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer au procès : les amicus curiae et les interventions volontaires dans les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen (CUREJ, Axe Patrimoine); Sciences Po Toulouse, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacés environnementaux, les oubliés de la solidarité internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Asile et migration. Quelle responsabilité et quelle solidarité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils des chocs climatiques, quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire : Droit &amp; sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Antenne de droit de Laval, Mar 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction juridique et politique des « limites planétaires ». Entre expertises scientifiques et préoccupations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires". Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres internationales d'Aix-en-Provence, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique dans le quinquennat Macron 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme TERNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP; Université Jean Jaurès, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique contre vent et marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De multiples procédures judiciaires, des victimes à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles places pour les victimes dans les procès climatiques ? Témoignages et formalisations expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix en Provence, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations des expertises, des normes et des jugements : l'exemple de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation internationale des bonnes pratiques en matière environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; LASSP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts de la gouvernance des migrations environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Faculté de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire d’actions de l’association de Notre affaire à tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 'Environnement, climat. Quelle justiciabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit » : Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de travail "La place du droit dans les mobilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Sociétés Démocraties, Mar 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling judiciaire Convergences et spécificités des contentieux climatiques « Grande-Synthe et L’affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche dans le cadre du projet de recherche CLIMARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à l’argumentaire des droits humains dans les contentieux climatiques stratégiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interaction entre les droits de la nature et les droits humain, formation de la commission Droits de la Nature Formation Contenue des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Barreau, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l’urgence climatique ? Retour critique sur les intentions et les actes du Président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l’arme du droit pour tenir la trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La fabrique d'un "droit climatique" pour construire un monde à 1,5°C ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la fabrique de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le Master 2 droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Clinique de droit de l'université de Caen; Sciences Po Rennes, Dec 2020, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen climatique. Droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Les habits neufs du citoyen. Les transformations contemporaines de la citoyenneté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence - Climat : d'une démarche individuelle à un projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Confluences, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique et quinquennat Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Procès climatiques en France : la grande attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 2, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en France : le juge nouvel acteur de la transition environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit de transition environnementale : Quelle(s) transition(s) du droit de l'environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux climatique en France à l’aulne de l’expérience comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Avocats de Lyon, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques contre l’État en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Calafate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Patagonia, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du recours de &amp;quot;l'affaire du siècle&amp;quot; : genèse, ambitions et stratégie contentieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité de l'Etat en matière climatique : référence à "l'Affaire du siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche action en droit, Retours d’expériences d’une chercheuse autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une recherche action sur les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASSP; Sciences Po Toulouse, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence international #Justice4Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion d’une recherche action autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de rentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de Boulogne, Sep 2019, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une &amp;quot;juridicisation et d'une judiciarisation&amp;quot; des risques sanitaires liés aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), Pour une justice écologique en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Mare et Matin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits; DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.658, 2024, 979-10-97578-27-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits [en ligne] : Droit International, Comparé et Européen. 662 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pedone, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société écologique: normes et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de la transition. Les Liens qui libèrent, pp.144, 2023, 979-10-209-2472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédone. , 510 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp.679, 2020, Confluences des droits, 9791097578091. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Varison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinchamps, Nicolas and Cournil, Christel and Colard-Fabregoule, Catherine and Ganapathy-Doré, Geetha. Larcier Bruylant, 2016, 978-2-8027-5550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement: Du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé-Anne Vlassopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p;, 2015, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations environnementales, enjeux et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 166 p., 2014, 13 978-2-7246-1490-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4211-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements environnementaux globaux et les droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 650 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights and climate change: EU policy options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et les défis du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 450 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut interne de l’étranger et les normes supranationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 744 p., 2005, Logiques juridiques, 2-7475-9303-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire du siècle : Rétrospective d’un « storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Mircea Dutu et Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit humain à l'environnement et Pacte Vert. Les apports du pacte vert à la reconnaissance d'un droit humain à l'environnement en Europe et dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « citoyen climatique » droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habits neufs du citoyen. Transformations contemporaines de la citoyenneté : perspectives interdisciplinaires, M. Dubuy et G. Renou (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 247-265., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique, S. Ollitrault (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.166-173., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’associer au procès, les amicus curiae et autres formes d’entrées dans les procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, (C. Cournil et A.-S. Denolle), dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 327-347, 2024, 9782233010841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de sécurisation climatique devant les prétoires. Quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 221-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Experts et expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Cournil (Dir.) Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits [en ligne]. Aix-en-Provence : DICE, 2024; https://books.openedition.org/dice/17372</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-130., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit. Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Environnement, climat. Principes, droits et justiciabilité, (sous la direction de De Boillet, Véronique, Favre, Anne-Christine, Largey, Thierry, et Mahaim, Raphaël)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Helbing Lichtenhahn Verlag, pp.171- 197, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement dans la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Convention européenne des droits de l'Homme, Commentaire article par article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales, angle mort de la gouvernance internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et migration, Quelle responsabilité et quelle solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.103-123, 2023, 2849347272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arène judiciaire française au cœur de demandes inédites de responsabilisation climatique des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise résiliente, Risques globaux et sanitaires - Transition écologique - innovation sociétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.411-430, 2023, 978-2-7110-3797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'&amp;quot;arme du droit&amp;quot; pour tenir la trajectoire de réchauffement en deçà d'1.5 degrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique pour construire un monde à 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.393-422, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'Homme et Mobilités Humaines dans l'Accord de Paris : Analyses autour d'une consécration limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houria Tazi Sadeq et Mohamed Ali Mekouar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise de l'eau, changements climatiques et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-220, 2021, Colloques et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place croissante des argumentaires constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de l'environnent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éd. Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires Greta Thunberg, Teitiota et Torrès (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020, Confluences des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, , pp.17-38, 2020, Confluences des droits, 979-10-97578-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et autres c. l’État français (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgenda c. Pays-Bas (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confluence des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, mobility, law and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emnet Gebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.213-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étude comparée sur l'invocation des droits constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Leandro Varison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.85-109, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits fondamentaux au service de l’émergence d’un contentieux climatique contre L’état, Des stratégies contentieuses des requérants à l’activisme des juges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-.215., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moliner-Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Christel Cournil; Sabine Lavorel; Marianne Moliner-Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? : [actes du premier colloque, Université Paris 1, 31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2018, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">migrants environnementaux, circulation de normes et réseaux d’acteurs dans la gouvernance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement, du global au local, in Cournil Ch. et C. Vlassopoulou, (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Quae, pp.13-30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Migration: Towards a Group-Specific Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Human Rights: an International Law Perspective, O. Quirico and M. Boumghar eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.173-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Opportunités et limites d’une protection catégorielle au bénéfice des migrants environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités environnementales, Liliana Lyra Jubilut et Fernando Cardozo Fernandes Rei (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Santos,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les migrations environnementales : de leur connaissance à la nécessaire adaptation du droit pour les saisir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde émergent, Pour un monde habitable. La Terre-Sol, (sous la direction de Y.C Zarka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Armand Colin, pp.115-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’établissement du lien « droits de l’Homme et changements climatiques » au sein de la Communauté internationale à travers l’exemple des personnes déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et migrations : figures et enjeux contemporains, Pluralités des regards et disciplines, (sous la co-direction de) G. Azoulay,V. Ancey, D. Dormoy, C. Crenn, A. Mangu, A. Thomashausen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.220-236, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique migratoire française et européenne et relations avec les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours juridiques : le praticien, le théoricien et le rêveur, Liber Amicorum Gilles Darcy de Mathieu Doat et Patrick Charlot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT / LGDJ, pp.135-161, 2012, 2802738259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des « déplacés environnementaux », une nouvelle thématique à l’agenda international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et Droits humains, Daniel Dormoy et Camille Kuyu (sous la direction de),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aux éditions Espérance, pp.151-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de réadmission de l’UE avec les pays tiers : Diversification et expansion de l’externalisation des contrôles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légalité de la lutte contre l’immigration irrégulière par l’Union Européenne, Laurence Dubin (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.187-247, 2012, 2802734563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of 'environmental refugees' in international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and climate change, E. Piguet, A. Pécoud et P. de Guchteneire (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Publishing Cambrigde, pp.359-386, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des protections juridiques pour les réfugiés environnementaux en débats : enjeux et limites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Les migrations et les écosystèmes environnementaux : les réfugiés de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, IURS, pp.41-78, 2011, La recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation du bénéfice de l’aide médicale d’État et difficultés d’accès aux soins des étrangers en situation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut fédératif de recherche Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès aux soins, Principes et réalités, sous la direction de Poirot Mazère Isabelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.153-182, 2011, 2361700166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit international pour protéger les « réfugiés climatiques » : réflexions sur les pistes actuellement proposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et défis du droit, C. Cournil et C. Colard-Fabregoule (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.345-372, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mineurs isolés étrangers en Europe : une réglementation commune en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A. Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des migrants et des réfugiés, Anne-Sophie Millet-Devalle (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2010, 2233006119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille sous contrôle. Le durcissement des politiques de regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-218, 2010, Collection Bibliothèque de l'Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés environnementaux : des déplacés en quête de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le droit des étrangers, Actes du Colloque de l’ADOC du 24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse Capitole, LGDJ, pp.151-167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d’études du GISTI, Quel statut pour les réfugiés environnementaux du 17 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTI, pp.18-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshu Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Avec le statut de « déplacé climatique », le Nouveau Front populaire rouvre la question des territoires inhabitables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/planete/article/2024/07/04/avec-le-statut-de-deplace-climatique-le-nouveau-front-populaire-rouvre-la-question-des-territoires-inhabitables_6246768_3244.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Nouveau Front populaire : créer un statut de déplacé climatique est-il une bonne idée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://u.pcloud.link/publink/show?code=XZx04M0ZfGyfFoyNrW8pF3oReT8WgbLd3RHy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Inaction climatique : pourquoi la condamnation de la Suisse devant la CEDH marque un tournant historique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/inaction-climatique-pourquoi-la-condamnation-de-la-suisse-devant-la-cedh-marque-un-tournant-historique_6476453.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes : la question du statut juridique des réfugiés climatiques peine à s’inviter dans les débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/elections-europeennes-la-question-du-statut-juridique-des-refugies-climatiques-peine-a-sinviter-dans-les-debats-20240607_M4T3C4XLJZFY3NQCFFS7RZDJWM/?redirected=1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : la justice, premiers arrêts avant la fin du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/climat/rechauffement-climatique-la-justice-premiers-arrets-avant-la-fin-du-monde-20240409_B5HEUIJY6RHS5OLCPV6MRWL2SY/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaction climatique : la Suisse condamnée par la Cour européenne des droits de l'homme, une première pour un État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/accusations-d-inaction-climatique-la-cour-europeenne-condamne-la-suisse-une-premiere-mais-rejettent-les-requetes-de-jeunes-portugais-et-d-un-ancien-maire-ecologiste-francais_6476204.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique: la CEDH rend des décisions très attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lunion.fr/id588050/article/2024-04-09/changement-climatique-la-cedh-rend-des-decisions-tres-attendues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview, « Les déplacés environnementaux, grands oubliés de la gouvernance migratoire mondiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’intensification du dérèglement du climat, comment donner un statut aux déplacés climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Les enjeux climatiques envahissent les tribunaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « La nature au tribunal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire du siècle : l’inaction climatique de la France en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Justice climatique : l'accord de Paris, argument incontournable des plaidoiries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique est-elle efficace pour lutter contre le réchauffement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « L'État condamné pour inaction climatique dans l'Affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence climatique L'État pointé du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'État condamné pour inaction climatique : « Une étape cruciale vient d'être franchie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l'État sommé de justifier à la barre son action climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néerlandais contraignent l'État à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Six jeunes Portugais attaquent 33 États afin de les contraindre à agir contre la crise climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Fanny Marlier, « Guérilla juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, HS12, p. 156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée historique pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le droit et ses capacités d’adaptation, au cœur des enjeux climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Qui sont vraiment les « réfugiés climatiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le temps est venu d'articuler la question du climat à celle des droits humains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le juge administratif reconnaîtra-t-il l'urgence climatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : les métropoles défient les États devant la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : les actions en justice se multiplient dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la rue et dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on affirmer, comme Olivier Faure, qu’il y a des migrants climatiques en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapsologie : les nouveaux cavaliers de l’Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des « migrants climatiques » : de la répression des migrations à la protection des migrants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques et les questions de la protection des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir la sortie des énergies fossiles, Note de politique Publique, COP30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert-Cuendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Toulouse. 2025, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sphères d'expertise : des droits de l'Homme aux enjeux environnementaux à travers la protection des déplacés environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 6, Université Paris 13. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit comme un arbre - Episode 1 : Justice climatique : le droit comme contre pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christel Cournil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christel-cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083708863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a conduit des recherches doctorales sur l’impact de la politique communautaire d’asile et d’immigration, de la jurisprudence de la Cour européenne des droits de l’Homme et des autres textes relatifs aux droits de l’Homme dans le droit des étrangers.De 2005 à 2006, dans le cadre d’un post doctorat (bourse du Centre national d’études spatiales, à l’Observatoire Midi-Pyrénées de Toulouse), elle s’est intéressée aux questions de gestion des ressources naturelles renouvelables (eau) en Afrique (anthropologie du droit).Depuis 2008, elle travaille sur les questions de migrations environnementales, le droit des étrangers, le droit international des migrations, le droit de l'environnement et désormais sur les mobilisations du droit par la sociétécivile.Elle a été membre du Projet de recherche EXCLIM, « Gérer les déplacements des populations liés aux phénomènes climatiques extrêmes » (2009-2012). Elle a co-dirigé un projet de recherche pour le Parlement européen Human Rights and Climate change: EU policy Options en 2012 et a participé à un projet CNRS NEEDS sur les déplacés de Fukushima (2012-2013). Elle a été membre du projet ANR CIRCULEX sur la Circulation de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement (2013-2016). Elle a participé au Projet GIP JUSTICE sur le contentieux climatique (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est professeure de droit public à Sciences Po Toulouse, membre du LASSP et associée à l'IDPS (P13).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ms Christel Cournil is Professor of public law at Sciences Po Toulouse (LASSP et IDPS). She is the author of multiple publications on migration and environmental protection in domestic and international law and on the link between Human Rights and environment / climate change (the last book is on EU Climate Policy and Human rights, with Anne-Sophie Tabaud (ed.) Larcier Bruylant, 2013). She was member of French programme research funded by ministry of ecology named EXCLIM, Managing population displacement due to extreme weather events and received financial support from ANR CIRCULEX programme. She participed a new projet on climate justtice (GIP climate justice)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/cournilchristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sinistré(e)s » de l’adaptation : un recours systémique contre les inégalités climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14zqc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous, les stratégies contentieuses d’une requérante au service de la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laniyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, juin (2), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction, regards croisés sur la compensation écologique », numéro spécial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des juges régionaux des droits de l’Homme à la protection des victimes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (Numéro spécial "Victimes environnementales : reconnaître, réparer, résister"), p. 109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes environnementales et justice : vers une écologie politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (numéro spécial, Victimes environnementales : reconnaître, réparer, résister »), p. 7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), p. 393 à 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.25-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sortie fossile : la voie juridictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 ((1)), pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « sortie fossile ». L’impensé du régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « victimes climatiques » au prétoire : premiers traits d’une catégorie émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les procès climatiques contre les Carbon majors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in Suzanne de Cheveigné, Coline Mias (coord.) « Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur », p. 41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la fin ? Les initiatives juridico politiques de la sortie fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, novembre (11), p. 15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.30-63. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.19386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.353-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae présenté auprès de la Grande Chambre de la Cour européenne des droits de l’Homme dans l’affaire Cláudia Duarte Agostinho et autres c. Portugal et 32 autres Défendeurs, requête n° 39371/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Affaire À Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dziumak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Birchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, https://journals.openedition.org/revdh/16334. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.16334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.251-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/5, pp.362-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilisation à la réception des droits de l'homme dans le contentieux climatique en Europe Entre hybridation, construction et mutation des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement de demandes judiciaires de responsabilisation des entreprises en matière climatique. Quand les petits ruisseaux font les grandes rivières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (314), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « déplacés climatiques », les oubliés de la solidarité internationale et européenne. De la gouvernance au contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’Homme au service de l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, septembre-octobre, septembre-octobre, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l'urgence climatique ? retour critique sur les intentions et les actes du président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, NS, pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De “l’Affaire du siècle” au “casse du siècle” ? Quand le climat pénètre avec fracas le droit de la responsabilité administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « l’Affaire du siècle » au « casse du siècle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l'environnement face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (2), pp.345-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS (Numéro spécial), p. 171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pas en arrière, un [grand] pas en avant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire du Siècle: French Climate Litigation between Continuity and Legal Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2020/1/6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l’environnement face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°122 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.122.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » : entre continuité et innovations juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.198-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif Les ambitions du futur premier recours « climat » français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging International Environmental Justice: The International Monsanto Tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoLAR: Political and Legal Anthropology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plar.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 08, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prochain « verdissement » de la Constitution française à sa mise en perspective au regard de l’émergence des procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, décembre, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.372-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inadaptation du droit international des réfugiés face aux migrations environnementales et climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convergences des actions climatiques contre l’État. Étude comparée du contentieux national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial,, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.338-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : de la négociation internationale aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les méthodes d’une doctrine environnementale à travers l’exemple des tribunaux environnementaux des peuples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : des négociations internationales aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdissement » des systèmes régionaux de protection des droits de l'Homme : circulation et standardisation des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.3-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.496-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.519-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for Climate Justice: District Court of The Hague, 24 June 2015, Urgenda Foundation versus the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3-4), pp.221-240. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18760104-01204001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la justice climatique : Cour du District de La Haye, 24 juin 2015, Fondation Urgenda contre Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.672--693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.535-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien « droits de l’Homme & développement durable » après Rio + 20 : Influence, genèse et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of legislation on shale gas in france: Hesitation and/or progress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy and Environmental Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), &amp;quot;Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.680-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GESTION ÉTATIQUE DES PERMIS EXCLUSIFS DE RECHERCHES DU « GAZ ET HUILE DE SCHISTE » : SÉCURITÉ ÉNERGÉTIQUE ET IMPACTS ENVIRONNEMENTAUX, À LA RECHERCHE D'UN SUBTIL OU IMPOSSIBLE ÉQUILIBRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations insulaires face au changement climatique : des migrations a anticiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (Volume 10 Numéro 3), http://vertigo.revues.org/10482. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l'agenda scientifique et politique des migrations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interdisciplinar da Mobilidade Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « réfugiés environnementaux » : enjeux et questionnements autour d’une catégorie émergente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Émergence et faisabilité des protections en discussion sur les « réfugiés environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4/2010, 204, pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regroupement familial : cadre général et bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un Droit pour les déplacés internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22-1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre général et bénéficiaires du regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régularisation, une pratique injuste et inefficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mars, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux « confins des droits » des mineurs étrangers non accompagnés détenus et refoulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02238341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulaire du 13 juin 2006, une régularisation sélective au service d’une politique. À propos de la régularisation des parents d’enfants scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (123), pp.1495-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une protection pour les « réfugiés environnementaux » : actions, obstacles, enjeux et protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://terra.rezo.net/article843.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation et externalisation de la politique migratoire : analyse et critique de la loi Hortefeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Depigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.1045-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins des droits » des mineurs étrangers non-accompagnés détenus et refoulés, à propos de la décision de la CEDH 12 octobre 2006, Mubilanzila Mayeka et Kaniki Mitunga c./ Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, janvier-mars (1), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l'Homme en zones d'attente : condamnation européenne et résistances françaises » in « Prisonnier du passage » Circulation et contrôle des étrangers : les technologies et les acteurs du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques migratoires françaises « contaminent » l’accueil sanitaire et l’accès aux soins des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72, pp.1017-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur une protection juridique des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un étranger souffrant d’une maladie grave ne peut être expulsé. Note sous l’arrêt du CE du 14 février 2007, M. Abdelnacer H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1135-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire d’éloignement des ressortissants de pays tiers irréguliers : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tome XLVIII, pp.331-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugies écologiques. Quelle(s) protection(s),quel(s) statut(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juillet-août (4), pp.1035-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes écologiques et flux migratoires : Comment protéger les « réfugiés écologiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.417-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et migration, Droit au séjour et couple homosexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.1039-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une mesure de reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.872-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite des êtres humains : une directive « humanitaire » au service de la maîtrise des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1241, pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Schengen à l’épreuve de la Convention européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la &amp;quot;victime climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Victimes environnementales. La pollution, ses coupables, sa police, sa justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la science, des académiques et de la société civile dans les procédures consultatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le rôle des juridictions internationales dans la protection du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côté d'Azur; Faculté de droit et Sciences Politiques, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur les limites planétaires, les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le Groupe Constructive Advanced Thinking (CAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie des contentieux climatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de la justice du Centre de recherche en droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jan 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diverses formes d'expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche. Journée d'études sur les procès climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Les Treilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : à la recherche de protections juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'URMIS : crise environnementale et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques, de la gouvernance aux contentieux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de l'Université de Sherbrooke, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts institutionnels de « verdissement » des formations : l’exemple de Sciences Po Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'enseignement du droit économique et la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer au procès : les amicus curiae et les interventions volontaires dans les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen (CUREJ, Axe Patrimoine); Sciences Po Toulouse, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les plateformes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts de la gouvernance des migrations environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Faculté de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations des expertises, des normes et des jugements : l'exemple de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation internationale des bonnes pratiques en matière environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; LASSP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction juridique et politique des « limites planétaires ». Entre expertises scientifiques et préoccupations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires". Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres internationales d'Aix-en-Provence, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique dans le quinquennat Macron 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme TERNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP; Université Jean Jaurès, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacés environnementaux, les oubliés de la solidarité internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Asile et migration. Quelle responsabilité et quelle solidarité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils des chocs climatiques, quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire : Droit &amp; sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Antenne de droit de Laval, Mar 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De multiples procédures judiciaires, des victimes à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles places pour les victimes dans les procès climatiques ? Témoignages et formalisations expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix en Provence, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique contre vent et marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling judiciaire Convergences et spécificités des contentieux climatiques « Grande-Synthe et L’affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche dans le cadre du projet de recherche CLIMARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à l’argumentaire des droits humains dans les contentieux climatiques stratégiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interaction entre les droits de la nature et les droits humain, formation de la commission Droits de la Nature Formation Contenue des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Barreau, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire d’actions de l’association de Notre affaire à tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 'Environnement, climat. Quelle justiciabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit » : Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de travail "La place du droit dans les mobilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Sociétés Démocraties, Mar 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l’urgence climatique ? Retour critique sur les intentions et les actes du Président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique et quinquennat Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la fabrique de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l’arme du droit pour tenir la trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La fabrique d'un "droit climatique" pour construire un monde à 1,5°C ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le Master 2 droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Clinique de droit de l'université de Caen; Sciences Po Rennes, Dec 2020, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen climatique. Droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Les habits neufs du citoyen. Les transformations contemporaines de la citoyenneté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence - Climat : d'une démarche individuelle à un projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Confluences, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une &amp;quot;juridicisation et d'une judiciarisation&amp;quot; des risques sanitaires liés aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du recours de &amp;quot;l'affaire du siècle&amp;quot; : genèse, ambitions et stratégie contentieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité de l'Etat en matière climatique : référence à "l'Affaire du siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques contre l’État en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Calafate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Patagonia, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Procès climatiques en France : la grande attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 2, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en France : le juge nouvel acteur de la transition environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit de transition environnementale : Quelle(s) transition(s) du droit de l'environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux climatique en France à l’aulne de l’expérience comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Avocats de Lyon, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche action en droit, Retours d’expériences d’une chercheuse autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une recherche action sur les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASSP; Sciences Po Toulouse, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence international #Justice4Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion d’une recherche action autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de rentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de Boulogne, Sep 2019, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), Pour une justice écologique en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Mare et Matin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits [en ligne] : Droit International, Comparé et Européen. 662 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits; DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.658, 2024, 979-10-97578-27-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pedone, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société écologique: normes et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de la transition. Les Liens qui libèrent, pp.144, 2023, 979-10-209-2472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédone. , 510 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp.679, 2020, Confluences des droits, 9791097578091. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Varison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinchamps, Nicolas and Cournil, Christel and Colard-Fabregoule, Catherine and Ganapathy-Doré, Geetha. Larcier Bruylant, 2016, 978-2-8027-5550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement: Du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé-Anne Vlassopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p;, 2015, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations environnementales, enjeux et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 166 p., 2014, 13 978-2-7246-1490-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4211-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements environnementaux globaux et les droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 650 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights and climate change: EU policy options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et les défis du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 450 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut interne de l’étranger et les normes supranationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 744 p., 2005, Logiques juridiques, 2-7475-9303-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « citoyen climatique » droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habits neufs du citoyen. Transformations contemporaines de la citoyenneté : perspectives interdisciplinaires, M. Dubuy et G. Renou (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 247-265., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire du siècle : Rétrospective d’un « storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Mircea Dutu et Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit humain à l'environnement et Pacte Vert. Les apports du pacte vert à la reconnaissance d'un droit humain à l'environnement en Europe et dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique, S. Ollitrault (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.166-173., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement dans la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Convention européenne des droits de l'Homme, Commentaire article par article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de sécurisation climatique devant les prétoires. Quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 221-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’associer au procès, les amicus curiae et autres formes d’entrées dans les procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, (C. Cournil et A.-S. Denolle), dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 327-347, 2024, 9782233010841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Experts et expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Cournil (Dir.) Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits [en ligne]. Aix-en-Provence : DICE, 2024; https://books.openedition.org/dice/17372</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-130., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit. Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Environnement, climat. Principes, droits et justiciabilité, (sous la direction de De Boillet, Véronique, Favre, Anne-Christine, Largey, Thierry, et Mahaim, Raphaël)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Helbing Lichtenhahn Verlag, pp.171- 197, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales, angle mort de la gouvernance internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et migration, Quelle responsabilité et quelle solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.103-123, 2023, 2849347272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arène judiciaire française au cœur de demandes inédites de responsabilisation climatique des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise résiliente, Risques globaux et sanitaires - Transition écologique - innovation sociétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.411-430, 2023, 978-2-7110-3797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'Homme et Mobilités Humaines dans l'Accord de Paris : Analyses autour d'une consécration limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houria Tazi Sadeq et Mohamed Ali Mekouar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise de l'eau, changements climatiques et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-220, 2021, Colloques et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place croissante des argumentaires constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de l'environnent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éd. Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'&amp;quot;arme du droit&amp;quot; pour tenir la trajectoire de réchauffement en deçà d'1.5 degrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique pour construire un monde à 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.393-422, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgenda c. Pays-Bas (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confluence des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires Greta Thunberg, Teitiota et Torrès (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020, Confluences des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, , pp.17-38, 2020, Confluences des droits, 979-10-97578-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et autres c. l’État français (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, mobility, law and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emnet Gebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.213-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits fondamentaux au service de l’émergence d’un contentieux climatique contre L’état, Des stratégies contentieuses des requérants à l’activisme des juges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-.215., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moliner-Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Christel Cournil; Sabine Lavorel; Marianne Moliner-Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? : [actes du premier colloque, Université Paris 1, 31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2018, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étude comparée sur l'invocation des droits constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Leandro Varison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.85-109, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Opportunités et limites d’une protection catégorielle au bénéfice des migrants environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités environnementales, Liliana Lyra Jubilut et Fernando Cardozo Fernandes Rei (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Santos,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">migrants environnementaux, circulation de normes et réseaux d’acteurs dans la gouvernance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement, du global au local, in Cournil Ch. et C. Vlassopoulou, (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Quae, pp.13-30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Migration: Towards a Group-Specific Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Human Rights: an International Law Perspective, O. Quirico and M. Boumghar eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.173-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les migrations environnementales : de leur connaissance à la nécessaire adaptation du droit pour les saisir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde émergent, Pour un monde habitable. La Terre-Sol, (sous la direction de Y.C Zarka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Armand Colin, pp.115-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’établissement du lien « droits de l’Homme et changements climatiques » au sein de la Communauté internationale à travers l’exemple des personnes déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et migrations : figures et enjeux contemporains, Pluralités des regards et disciplines, (sous la co-direction de) G. Azoulay,V. Ancey, D. Dormoy, C. Crenn, A. Mangu, A. Thomashausen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.220-236, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des « déplacés environnementaux », une nouvelle thématique à l’agenda international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et Droits humains, Daniel Dormoy et Camille Kuyu (sous la direction de),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aux éditions Espérance, pp.151-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique migratoire française et européenne et relations avec les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours juridiques : le praticien, le théoricien et le rêveur, Liber Amicorum Gilles Darcy de Mathieu Doat et Patrick Charlot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT / LGDJ, pp.135-161, 2012, 2802738259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de réadmission de l’UE avec les pays tiers : Diversification et expansion de l’externalisation des contrôles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légalité de la lutte contre l’immigration irrégulière par l’Union Européenne, Laurence Dubin (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.187-247, 2012, 2802734563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation du bénéfice de l’aide médicale d’État et difficultés d’accès aux soins des étrangers en situation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut fédératif de recherche Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès aux soins, Principes et réalités, sous la direction de Poirot Mazère Isabelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.153-182, 2011, 2361700166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of 'environmental refugees' in international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and climate change, E. Piguet, A. Pécoud et P. de Guchteneire (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Publishing Cambrigde, pp.359-386, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des protections juridiques pour les réfugiés environnementaux en débats : enjeux et limites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Les migrations et les écosystèmes environnementaux : les réfugiés de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, IURS, pp.41-78, 2011, La recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit international pour protéger les « réfugiés climatiques » : réflexions sur les pistes actuellement proposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et défis du droit, C. Cournil et C. Colard-Fabregoule (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.345-372, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mineurs isolés étrangers en Europe : une réglementation commune en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A. Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des migrants et des réfugiés, Anne-Sophie Millet-Devalle (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2010, 2233006119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille sous contrôle. Le durcissement des politiques de regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-218, 2010, Collection Bibliothèque de l'Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés environnementaux : des déplacés en quête de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le droit des étrangers, Actes du Colloque de l’ADOC du 24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse Capitole, LGDJ, pp.151-167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d’études du GISTI, Quel statut pour les réfugiés environnementaux du 17 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTI, pp.18-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshu Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique: la CEDH rend des décisions très attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lunion.fr/id588050/article/2024-04-09/changement-climatique-la-cedh-rend-des-decisions-tres-attendues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Inaction climatique : pourquoi la condamnation de la Suisse devant la CEDH marque un tournant historique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/inaction-climatique-pourquoi-la-condamnation-de-la-suisse-devant-la-cedh-marque-un-tournant-historique_6476453.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Nouveau Front populaire : créer un statut de déplacé climatique est-il une bonne idée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://u.pcloud.link/publink/show?code=XZx04M0ZfGyfFoyNrW8pF3oReT8WgbLd3RHy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Avec le statut de « déplacé climatique », le Nouveau Front populaire rouvre la question des territoires inhabitables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/planete/article/2024/07/04/avec-le-statut-de-deplace-climatique-le-nouveau-front-populaire-rouvre-la-question-des-territoires-inhabitables_6246768_3244.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes : la question du statut juridique des réfugiés climatiques peine à s’inviter dans les débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/elections-europeennes-la-question-du-statut-juridique-des-refugies-climatiques-peine-a-sinviter-dans-les-debats-20240607_M4T3C4XLJZFY3NQCFFS7RZDJWM/?redirected=1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : la justice, premiers arrêts avant la fin du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/climat/rechauffement-climatique-la-justice-premiers-arrets-avant-la-fin-du-monde-20240409_B5HEUIJY6RHS5OLCPV6MRWL2SY/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaction climatique : la Suisse condamnée par la Cour européenne des droits de l'homme, une première pour un État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/accusations-d-inaction-climatique-la-cour-europeenne-condamne-la-suisse-une-premiere-mais-rejettent-les-requetes-de-jeunes-portugais-et-d-un-ancien-maire-ecologiste-francais_6476204.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview, « Les déplacés environnementaux, grands oubliés de la gouvernance migratoire mondiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’intensification du dérèglement du climat, comment donner un statut aux déplacés climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Les enjeux climatiques envahissent les tribunaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « La nature au tribunal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Justice climatique : l'accord de Paris, argument incontournable des plaidoiries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire du siècle : l’inaction climatique de la France en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence climatique L'État pointé du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « L'État condamné pour inaction climatique dans l'Affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique est-elle efficace pour lutter contre le réchauffement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'État condamné pour inaction climatique : « Une étape cruciale vient d'être franchie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Six jeunes Portugais attaquent 33 États afin de les contraindre à agir contre la crise climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Fanny Marlier, « Guérilla juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, HS12, p. 156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l'État sommé de justifier à la barre son action climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néerlandais contraignent l'État à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée historique pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le droit et ses capacités d’adaptation, au cœur des enjeux climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on affirmer, comme Olivier Faure, qu’il y a des migrants climatiques en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapsologie : les nouveaux cavaliers de l’Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le juge administratif reconnaîtra-t-il l'urgence climatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Qui sont vraiment les « réfugiés climatiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le temps est venu d'articuler la question du climat à celle des droits humains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : les métropoles défient les États devant la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : les actions en justice se multiplient dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la rue et dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des « migrants climatiques » : de la répression des migrations à la protection des migrants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques et les questions de la protection des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir la sortie des énergies fossiles, Note de politique Publique, COP30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert-Cuendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Toulouse. 2025, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sphères d'expertise : des droits de l'Homme aux enjeux environnementaux à travers la protection des déplacés environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 6, Université Paris 13. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit comme un arbre - Episode 1 : Justice climatique : le droit comme contre pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC11946D"/>
+    <w:nsid w:val="B5CE34C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-cournil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083708863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cournilchristel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laniyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notre Affaire &#192; Tous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dziumak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Birchen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11141" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dylio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougeolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2020/1/6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449306v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plar.12310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Dylio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266603v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095629v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Recio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094257v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Depigny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094256v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094253v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006256v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006225v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006688v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006692v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006819v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006839v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868813v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/633" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-proces-climatiques/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clinchamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100080620" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_statut_interne_de_l_etranger_et_les_normes_supranationales_christel_cournil-9782747593038-20219.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546117v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-constitutionnel-de-lenvironnement" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963252v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952760v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emnet Gebre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266602v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moliner-Dubost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/droit-science-politique/institut-des-sciences-juridique-et-philosophique-de-la-sorbonne/quel-s-droit-s-pour-les-changements-climatiques" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216273v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216275v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216269v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171140v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014393v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014400v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014364v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014343v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014337v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014365v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014375v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014371v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014389v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014433v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014430v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014386v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014374v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014350v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096668v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Goux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Sinou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-cournil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083708863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cournilchristel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laniyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notre Affaire &#192; Tous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dziumak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Birchen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dylio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougeolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2020/1/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Dylio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plar.12310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Recio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Depigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/633" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-proces-climatiques/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clinchamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100080620" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_statut_interne_de_l_etranger_et_les_normes_supranationales_christel_cournil-9782747593038-20219.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-constitutionnel-de-lenvironnement" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emnet Gebre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moliner-Dubost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/droit-science-politique/institut-des-sciences-juridique-et-philosophique-de-la-sorbonne/quel-s-droit-s-pour-les-changements-climatiques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014409v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014396v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014389v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014430v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096668v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Goux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Sinou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>