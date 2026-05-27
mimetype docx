--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christel Cournil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christel-cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083708863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a conduit des recherches doctorales sur l’impact de la politique communautaire d’asile et d’immigration, de la jurisprudence de la Cour européenne des droits de l’Homme et des autres textes relatifs aux droits de l’Homme dans le droit des étrangers.De 2005 à 2006, dans le cadre d’un post doctorat (bourse du Centre national d’études spatiales, à l’Observatoire Midi-Pyrénées de Toulouse), elle s’est intéressée aux questions de gestion des ressources naturelles renouvelables (eau) en Afrique (anthropologie du droit).Depuis 2008, elle travaille sur les questions de migrations environnementales, le droit des étrangers, le droit international des migrations, le droit de l'environnement et désormais sur les mobilisations du droit par la sociétécivile.Elle a été membre du Projet de recherche EXCLIM, « Gérer les déplacements des populations liés aux phénomènes climatiques extrêmes » (2009-2012). Elle a co-dirigé un projet de recherche pour le Parlement européen Human Rights and Climate change: EU policy Options en 2012 et a participé à un projet CNRS NEEDS sur les déplacés de Fukushima (2012-2013). Elle a été membre du projet ANR CIRCULEX sur la Circulation de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement (2013-2016). Elle a participé au Projet GIP JUSTICE sur le contentieux climatique (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est professeure de droit public à Sciences Po Toulouse, membre du LASSP et associée à l'IDPS (P13).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ms Christel Cournil is Professor of public law at Sciences Po Toulouse (LASSP et IDPS). She is the author of multiple publications on migration and environmental protection in domestic and international law and on the link between Human Rights and environment / climate change (the last book is on EU Climate Policy and Human rights, with Anne-Sophie Tabaud (ed.) Larcier Bruylant, 2013). She was member of French programme research funded by ministry of ecology named EXCLIM, Managing population displacement due to extreme weather events and received financial support from ANR CIRCULEX programme. She participed a new projet on climate justtice (GIP climate justice)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/cournilchristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sinistré(e)s » de l’adaptation : un recours systémique contre les inégalités climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14zqc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous, les stratégies contentieuses d’une requérante au service de la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laniyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, juin (2), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction, regards croisés sur la compensation écologique », numéro spécial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des juges régionaux des droits de l’Homme à la protection des victimes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (Numéro spécial "Victimes environnementales : reconnaître, réparer, résister"), p. 109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes environnementales et justice : vers une écologie politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (numéro spécial, Victimes environnementales : reconnaître, réparer, résister »), p. 7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), p. 393 à 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.25-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sortie fossile : la voie juridictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 ((1)), pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « sortie fossile ». L’impensé du régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « victimes climatiques » au prétoire : premiers traits d’une catégorie émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les procès climatiques contre les Carbon majors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in Suzanne de Cheveigné, Coline Mias (coord.) « Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur », p. 41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la fin ? Les initiatives juridico politiques de la sortie fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, novembre (11), p. 15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.30-63. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.19386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.353-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae présenté auprès de la Grande Chambre de la Cour européenne des droits de l’Homme dans l’affaire Cláudia Duarte Agostinho et autres c. Portugal et 32 autres Défendeurs, requête n° 39371/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Affaire À Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dziumak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Birchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, https://journals.openedition.org/revdh/16334. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.16334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.251-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/5, pp.362-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilisation à la réception des droits de l'homme dans le contentieux climatique en Europe Entre hybridation, construction et mutation des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement de demandes judiciaires de responsabilisation des entreprises en matière climatique. Quand les petits ruisseaux font les grandes rivières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (314), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « déplacés climatiques », les oubliés de la solidarité internationale et européenne. De la gouvernance au contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’Homme au service de l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, septembre-octobre, septembre-octobre, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l'urgence climatique ? retour critique sur les intentions et les actes du président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, NS, pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De “l’Affaire du siècle” au “casse du siècle” ? Quand le climat pénètre avec fracas le droit de la responsabilité administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « l’Affaire du siècle » au « casse du siècle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l'environnement face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (2), pp.345-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS (Numéro spécial), p. 171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pas en arrière, un [grand] pas en avant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire du Siècle: French Climate Litigation between Continuity and Legal Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2020/1/6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l’environnement face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°122 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.122.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » : entre continuité et innovations juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.198-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif Les ambitions du futur premier recours « climat » français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging International Environmental Justice: The International Monsanto Tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoLAR: Political and Legal Anthropology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plar.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 08, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prochain « verdissement » de la Constitution française à sa mise en perspective au regard de l’émergence des procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, décembre, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.372-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inadaptation du droit international des réfugiés face aux migrations environnementales et climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convergences des actions climatiques contre l’État. Étude comparée du contentieux national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial,, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.338-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : de la négociation internationale aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les méthodes d’une doctrine environnementale à travers l’exemple des tribunaux environnementaux des peuples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : des négociations internationales aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdissement » des systèmes régionaux de protection des droits de l'Homme : circulation et standardisation des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.3-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.496-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.519-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for Climate Justice: District Court of The Hague, 24 June 2015, Urgenda Foundation versus the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3-4), pp.221-240. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18760104-01204001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la justice climatique : Cour du District de La Haye, 24 juin 2015, Fondation Urgenda contre Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.672--693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.535-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien « droits de l’Homme & développement durable » après Rio + 20 : Influence, genèse et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of legislation on shale gas in france: Hesitation and/or progress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy and Environmental Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), &amp;quot;Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.680-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GESTION ÉTATIQUE DES PERMIS EXCLUSIFS DE RECHERCHES DU « GAZ ET HUILE DE SCHISTE » : SÉCURITÉ ÉNERGÉTIQUE ET IMPACTS ENVIRONNEMENTAUX, À LA RECHERCHE D'UN SUBTIL OU IMPOSSIBLE ÉQUILIBRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations insulaires face au changement climatique : des migrations a anticiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (Volume 10 Numéro 3), http://vertigo.revues.org/10482. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l'agenda scientifique et politique des migrations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interdisciplinar da Mobilidade Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « réfugiés environnementaux » : enjeux et questionnements autour d’une catégorie émergente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Émergence et faisabilité des protections en discussion sur les « réfugiés environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4/2010, 204, pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regroupement familial : cadre général et bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un Droit pour les déplacés internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22-1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre général et bénéficiaires du regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régularisation, une pratique injuste et inefficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mars, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux « confins des droits » des mineurs étrangers non accompagnés détenus et refoulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02238341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulaire du 13 juin 2006, une régularisation sélective au service d’une politique. À propos de la régularisation des parents d’enfants scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (123), pp.1495-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une protection pour les « réfugiés environnementaux » : actions, obstacles, enjeux et protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://terra.rezo.net/article843.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation et externalisation de la politique migratoire : analyse et critique de la loi Hortefeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Depigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.1045-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins des droits » des mineurs étrangers non-accompagnés détenus et refoulés, à propos de la décision de la CEDH 12 octobre 2006, Mubilanzila Mayeka et Kaniki Mitunga c./ Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, janvier-mars (1), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l'Homme en zones d'attente : condamnation européenne et résistances françaises » in « Prisonnier du passage » Circulation et contrôle des étrangers : les technologies et les acteurs du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques migratoires françaises « contaminent » l’accueil sanitaire et l’accès aux soins des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72, pp.1017-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur une protection juridique des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un étranger souffrant d’une maladie grave ne peut être expulsé. Note sous l’arrêt du CE du 14 février 2007, M. Abdelnacer H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1135-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire d’éloignement des ressortissants de pays tiers irréguliers : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tome XLVIII, pp.331-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugies écologiques. Quelle(s) protection(s),quel(s) statut(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juillet-août (4), pp.1035-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes écologiques et flux migratoires : Comment protéger les « réfugiés écologiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.417-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et migration, Droit au séjour et couple homosexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.1039-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une mesure de reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.872-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite des êtres humains : une directive « humanitaire » au service de la maîtrise des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1241, pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Schengen à l’épreuve de la Convention européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la &amp;quot;victime climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Victimes environnementales. La pollution, ses coupables, sa police, sa justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la science, des académiques et de la société civile dans les procédures consultatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le rôle des juridictions internationales dans la protection du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côté d'Azur; Faculté de droit et Sciences Politiques, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur les limites planétaires, les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le Groupe Constructive Advanced Thinking (CAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie des contentieux climatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de la justice du Centre de recherche en droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jan 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diverses formes d'expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche. Journée d'études sur les procès climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Les Treilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : à la recherche de protections juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'URMIS : crise environnementale et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques, de la gouvernance aux contentieux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de l'Université de Sherbrooke, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts institutionnels de « verdissement » des formations : l’exemple de Sciences Po Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'enseignement du droit économique et la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer au procès : les amicus curiae et les interventions volontaires dans les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen (CUREJ, Axe Patrimoine); Sciences Po Toulouse, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les plateformes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts de la gouvernance des migrations environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Faculté de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations des expertises, des normes et des jugements : l'exemple de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation internationale des bonnes pratiques en matière environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; LASSP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction juridique et politique des « limites planétaires ». Entre expertises scientifiques et préoccupations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires". Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres internationales d'Aix-en-Provence, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique dans le quinquennat Macron 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme TERNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP; Université Jean Jaurès, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacés environnementaux, les oubliés de la solidarité internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Asile et migration. Quelle responsabilité et quelle solidarité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils des chocs climatiques, quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire : Droit &amp; sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Antenne de droit de Laval, Mar 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De multiples procédures judiciaires, des victimes à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles places pour les victimes dans les procès climatiques ? Témoignages et formalisations expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix en Provence, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique contre vent et marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling judiciaire Convergences et spécificités des contentieux climatiques « Grande-Synthe et L’affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche dans le cadre du projet de recherche CLIMARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à l’argumentaire des droits humains dans les contentieux climatiques stratégiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interaction entre les droits de la nature et les droits humain, formation de la commission Droits de la Nature Formation Contenue des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Barreau, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire d’actions de l’association de Notre affaire à tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 'Environnement, climat. Quelle justiciabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit » : Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de travail "La place du droit dans les mobilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Sociétés Démocraties, Mar 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l’urgence climatique ? Retour critique sur les intentions et les actes du Président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique et quinquennat Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la fabrique de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l’arme du droit pour tenir la trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La fabrique d'un "droit climatique" pour construire un monde à 1,5°C ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le Master 2 droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Clinique de droit de l'université de Caen; Sciences Po Rennes, Dec 2020, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen climatique. Droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Les habits neufs du citoyen. Les transformations contemporaines de la citoyenneté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence - Climat : d'une démarche individuelle à un projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Confluences, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une &amp;quot;juridicisation et d'une judiciarisation&amp;quot; des risques sanitaires liés aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du recours de &amp;quot;l'affaire du siècle&amp;quot; : genèse, ambitions et stratégie contentieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité de l'Etat en matière climatique : référence à "l'Affaire du siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques contre l’État en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Calafate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Patagonia, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Procès climatiques en France : la grande attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 2, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en France : le juge nouvel acteur de la transition environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit de transition environnementale : Quelle(s) transition(s) du droit de l'environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux climatique en France à l’aulne de l’expérience comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Avocats de Lyon, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche action en droit, Retours d’expériences d’une chercheuse autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une recherche action sur les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASSP; Sciences Po Toulouse, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence international #Justice4Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion d’une recherche action autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de rentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de Boulogne, Sep 2019, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), Pour une justice écologique en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Mare et Matin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits [en ligne] : Droit International, Comparé et Européen. 662 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits; DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.658, 2024, 979-10-97578-27-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pedone, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société écologique: normes et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de la transition. Les Liens qui libèrent, pp.144, 2023, 979-10-209-2472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédone. , 510 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp.679, 2020, Confluences des droits, 9791097578091. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Varison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinchamps, Nicolas and Cournil, Christel and Colard-Fabregoule, Catherine and Ganapathy-Doré, Geetha. Larcier Bruylant, 2016, 978-2-8027-5550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement: Du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé-Anne Vlassopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p;, 2015, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations environnementales, enjeux et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 166 p., 2014, 13 978-2-7246-1490-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4211-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements environnementaux globaux et les droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 650 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights and climate change: EU policy options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et les défis du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 450 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut interne de l’étranger et les normes supranationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 744 p., 2005, Logiques juridiques, 2-7475-9303-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « citoyen climatique » droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habits neufs du citoyen. Transformations contemporaines de la citoyenneté : perspectives interdisciplinaires, M. Dubuy et G. Renou (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 247-265., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire du siècle : Rétrospective d’un « storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Mircea Dutu et Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit humain à l'environnement et Pacte Vert. Les apports du pacte vert à la reconnaissance d'un droit humain à l'environnement en Europe et dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique, S. Ollitrault (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.166-173., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement dans la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Convention européenne des droits de l'Homme, Commentaire article par article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de sécurisation climatique devant les prétoires. Quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 221-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’associer au procès, les amicus curiae et autres formes d’entrées dans les procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, (C. Cournil et A.-S. Denolle), dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 327-347, 2024, 9782233010841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Experts et expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Cournil (Dir.) Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits [en ligne]. Aix-en-Provence : DICE, 2024; https://books.openedition.org/dice/17372</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-130., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit. Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Environnement, climat. Principes, droits et justiciabilité, (sous la direction de De Boillet, Véronique, Favre, Anne-Christine, Largey, Thierry, et Mahaim, Raphaël)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Helbing Lichtenhahn Verlag, pp.171- 197, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales, angle mort de la gouvernance internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et migration, Quelle responsabilité et quelle solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.103-123, 2023, 2849347272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arène judiciaire française au cœur de demandes inédites de responsabilisation climatique des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise résiliente, Risques globaux et sanitaires - Transition écologique - innovation sociétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.411-430, 2023, 978-2-7110-3797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'Homme et Mobilités Humaines dans l'Accord de Paris : Analyses autour d'une consécration limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houria Tazi Sadeq et Mohamed Ali Mekouar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise de l'eau, changements climatiques et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-220, 2021, Colloques et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place croissante des argumentaires constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de l'environnent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éd. Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'&amp;quot;arme du droit&amp;quot; pour tenir la trajectoire de réchauffement en deçà d'1.5 degrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique pour construire un monde à 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.393-422, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgenda c. Pays-Bas (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confluence des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires Greta Thunberg, Teitiota et Torrès (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020, Confluences des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, , pp.17-38, 2020, Confluences des droits, 979-10-97578-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et autres c. l’État français (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, mobility, law and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emnet Gebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.213-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits fondamentaux au service de l’émergence d’un contentieux climatique contre L’état, Des stratégies contentieuses des requérants à l’activisme des juges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-.215., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moliner-Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Christel Cournil; Sabine Lavorel; Marianne Moliner-Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? : [actes du premier colloque, Université Paris 1, 31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2018, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étude comparée sur l'invocation des droits constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Leandro Varison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.85-109, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Opportunités et limites d’une protection catégorielle au bénéfice des migrants environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités environnementales, Liliana Lyra Jubilut et Fernando Cardozo Fernandes Rei (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Santos,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">migrants environnementaux, circulation de normes et réseaux d’acteurs dans la gouvernance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement, du global au local, in Cournil Ch. et C. Vlassopoulou, (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Quae, pp.13-30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Migration: Towards a Group-Specific Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Human Rights: an International Law Perspective, O. Quirico and M. Boumghar eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.173-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les migrations environnementales : de leur connaissance à la nécessaire adaptation du droit pour les saisir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde émergent, Pour un monde habitable. La Terre-Sol, (sous la direction de Y.C Zarka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Armand Colin, pp.115-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’établissement du lien « droits de l’Homme et changements climatiques » au sein de la Communauté internationale à travers l’exemple des personnes déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et migrations : figures et enjeux contemporains, Pluralités des regards et disciplines, (sous la co-direction de) G. Azoulay,V. Ancey, D. Dormoy, C. Crenn, A. Mangu, A. Thomashausen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.220-236, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des « déplacés environnementaux », une nouvelle thématique à l’agenda international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et Droits humains, Daniel Dormoy et Camille Kuyu (sous la direction de),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aux éditions Espérance, pp.151-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique migratoire française et européenne et relations avec les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours juridiques : le praticien, le théoricien et le rêveur, Liber Amicorum Gilles Darcy de Mathieu Doat et Patrick Charlot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT / LGDJ, pp.135-161, 2012, 2802738259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de réadmission de l’UE avec les pays tiers : Diversification et expansion de l’externalisation des contrôles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légalité de la lutte contre l’immigration irrégulière par l’Union Européenne, Laurence Dubin (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.187-247, 2012, 2802734563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation du bénéfice de l’aide médicale d’État et difficultés d’accès aux soins des étrangers en situation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut fédératif de recherche Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès aux soins, Principes et réalités, sous la direction de Poirot Mazère Isabelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.153-182, 2011, 2361700166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of 'environmental refugees' in international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and climate change, E. Piguet, A. Pécoud et P. de Guchteneire (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Publishing Cambrigde, pp.359-386, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des protections juridiques pour les réfugiés environnementaux en débats : enjeux et limites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Les migrations et les écosystèmes environnementaux : les réfugiés de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, IURS, pp.41-78, 2011, La recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit international pour protéger les « réfugiés climatiques » : réflexions sur les pistes actuellement proposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et défis du droit, C. Cournil et C. Colard-Fabregoule (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.345-372, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mineurs isolés étrangers en Europe : une réglementation commune en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A. Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des migrants et des réfugiés, Anne-Sophie Millet-Devalle (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2010, 2233006119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille sous contrôle. Le durcissement des politiques de regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-218, 2010, Collection Bibliothèque de l'Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés environnementaux : des déplacés en quête de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le droit des étrangers, Actes du Colloque de l’ADOC du 24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse Capitole, LGDJ, pp.151-167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d’études du GISTI, Quel statut pour les réfugiés environnementaux du 17 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTI, pp.18-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshu Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique: la CEDH rend des décisions très attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lunion.fr/id588050/article/2024-04-09/changement-climatique-la-cedh-rend-des-decisions-tres-attendues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Inaction climatique : pourquoi la condamnation de la Suisse devant la CEDH marque un tournant historique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/inaction-climatique-pourquoi-la-condamnation-de-la-suisse-devant-la-cedh-marque-un-tournant-historique_6476453.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Nouveau Front populaire : créer un statut de déplacé climatique est-il une bonne idée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://u.pcloud.link/publink/show?code=XZx04M0ZfGyfFoyNrW8pF3oReT8WgbLd3RHy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Avec le statut de « déplacé climatique », le Nouveau Front populaire rouvre la question des territoires inhabitables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/planete/article/2024/07/04/avec-le-statut-de-deplace-climatique-le-nouveau-front-populaire-rouvre-la-question-des-territoires-inhabitables_6246768_3244.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes : la question du statut juridique des réfugiés climatiques peine à s’inviter dans les débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/elections-europeennes-la-question-du-statut-juridique-des-refugies-climatiques-peine-a-sinviter-dans-les-debats-20240607_M4T3C4XLJZFY3NQCFFS7RZDJWM/?redirected=1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : la justice, premiers arrêts avant la fin du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/climat/rechauffement-climatique-la-justice-premiers-arrets-avant-la-fin-du-monde-20240409_B5HEUIJY6RHS5OLCPV6MRWL2SY/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaction climatique : la Suisse condamnée par la Cour européenne des droits de l'homme, une première pour un État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/accusations-d-inaction-climatique-la-cour-europeenne-condamne-la-suisse-une-premiere-mais-rejettent-les-requetes-de-jeunes-portugais-et-d-un-ancien-maire-ecologiste-francais_6476204.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview, « Les déplacés environnementaux, grands oubliés de la gouvernance migratoire mondiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’intensification du dérèglement du climat, comment donner un statut aux déplacés climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Les enjeux climatiques envahissent les tribunaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « La nature au tribunal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Justice climatique : l'accord de Paris, argument incontournable des plaidoiries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire du siècle : l’inaction climatique de la France en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence climatique L'État pointé du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « L'État condamné pour inaction climatique dans l'Affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique est-elle efficace pour lutter contre le réchauffement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'État condamné pour inaction climatique : « Une étape cruciale vient d'être franchie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Six jeunes Portugais attaquent 33 États afin de les contraindre à agir contre la crise climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Fanny Marlier, « Guérilla juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, HS12, p. 156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l'État sommé de justifier à la barre son action climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néerlandais contraignent l'État à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée historique pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le droit et ses capacités d’adaptation, au cœur des enjeux climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on affirmer, comme Olivier Faure, qu’il y a des migrants climatiques en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapsologie : les nouveaux cavaliers de l’Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le juge administratif reconnaîtra-t-il l'urgence climatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Qui sont vraiment les « réfugiés climatiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le temps est venu d'articuler la question du climat à celle des droits humains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : les métropoles défient les États devant la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : les actions en justice se multiplient dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la rue et dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des « migrants climatiques » : de la répression des migrations à la protection des migrants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques et les questions de la protection des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir la sortie des énergies fossiles, Note de politique Publique, COP30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert-Cuendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Toulouse. 2025, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sphères d'expertise : des droits de l'Homme aux enjeux environnementaux à travers la protection des déplacés environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 6, Université Paris 13. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit comme un arbre - Episode 1 : Justice climatique : le droit comme contre pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.01208459215px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christel Cournil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christel-cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4827-4276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083708863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=9At8sfsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> a conduit des recherches doctorales sur l’impact de la politique communautaire d’asile et d’immigration, de la jurisprudence de la Cour européenne des droits de l’Homme et des autres textes relatifs aux droits de l’Homme dans le droit des étrangers.De 2005 à 2006, dans le cadre d’un post doctorat (bourse du Centre national d’études spatiales, à l’Observatoire Midi-Pyrénées de Toulouse), elle s’est intéressée aux questions de gestion des ressources naturelles renouvelables (eau) en Afrique (anthropologie du droit).Depuis 2008, elle travaille sur les questions de migrations environnementales, le droit des étrangers, le droit international des migrations, le droit de l'environnement et désormais sur les mobilisations du droit par la sociétécivile.Elle a été membre du Projet de recherche EXCLIM, « Gérer les déplacements des populations liés aux phénomènes climatiques extrêmes » (2009-2012). Elle a co-dirigé un projet de recherche pour le Parlement européen Human Rights and Climate change: EU policy Options en 2012 et a participé à un projet CNRS NEEDS sur les déplacés de Fukushima (2012-2013). Elle a été membre du projet ANR CIRCULEX sur la Circulation de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement (2013-2016). Elle a participé au Projet GIP JUSTICE sur le contentieux climatique (2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est professeure de droit public à Sciences Po Toulouse, membre du LASSP et associée à l'IDPS (P13).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ms Christel Cournil is Professor of public law at Sciences Po Toulouse (LASSP et IDPS). She is the author of multiple publications on migration and environmental protection in domestic and international law and on the link between Human Rights and environment / climate change (the last book is on EU Climate Policy and Human rights, with Anne-Sophie Tabaud (ed.) Larcier Bruylant, 2013). She was member of French programme research funded by ministry of ecology named EXCLIM, Managing population displacement due to extreme weather events and received financial support from ANR CIRCULEX programme. She participed a new projet on climate justtice (GIP climate justice)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/cournilchristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Chronique annuelle de droit climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (2), p. 401-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction, regards croisés sur la compensation écologique », numéro spécial,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hermon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes environnementales et justice : vers une écologie politique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rozeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (numéro spécial, Victimes environnementales : reconnaître, réparer, résister »), p. 7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des juges régionaux des droits de l’Homme à la protection des victimes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (Numéro spécial "Victimes environnementales : reconnaître, réparer, résister"), p. 109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous, les stratégies contentieuses d’une requérante au service de la justice environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Laniyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, juin (2), pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), p. 393 à 409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.25-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sortie fossile : la voie juridictionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 ((1)), pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « sortie fossile ». L’impensé du régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, mars, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sinistré(e)s » de l’adaptation : un recours systémique contre les inégalités climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14zqc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les procès climatiques contre les Carbon majors »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GREC-SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, in Suzanne de Cheveigné, Coline Mias (coord.) « Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur », p. 41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « victimes climatiques » au prétoire : premiers traits d’une catégorie émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 10 (1), pp.4-15. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lpe.010.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début de la fin ? Les initiatives juridico politiques de la sortie fossile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, novembre (11), p. 15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.30-63. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.19386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle de droit climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.353-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicus curiae présenté auprès de la Grande Chambre de la Cour européenne des droits de l’Homme dans l’affaire Cláudia Duarte Agostinho et autres c. Portugal et 32 autres Défendeurs, requête n° 39371/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre Affaire À Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dziumak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Birchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, https://journals.openedition.org/revdh/16334. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.16334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.251-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4/5, pp.362-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilisation à la réception des droits de l'homme dans le contentieux climatique en Europe Entre hybridation, construction et mutation des droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.64-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foisonnement de demandes judiciaires de responsabilisation des entreprises en matière climatique. Quand les petits ruisseaux font les grandes rivières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (314), pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « déplacés climatiques », les oubliés de la solidarité internationale et européenne. De la gouvernance au contentieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.15070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l’Homme au service de l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, septembre-octobre, septembre-octobre, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l'urgence climatique ? retour critique sur les intentions et les actes du président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, NS, pp.167-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémisses de révolutions juridiques ? Récents contentieux climatiques européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05, pp.957-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bentirou-Mathlouthi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.176-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat s’installe à Strasbourg –Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des nouveaux enjeux du droit européen de l’environnement, 2021/2 (n° 124), p. 24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De “l’Affaire du siècle” au “casse du siècle” ? Quand le climat pénètre avec fracas le droit de la responsabilité administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « l’Affaire du siècle » au « casse du siècle » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revdh.11141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le climat s’installe à Strasbourg. Les enseignements des premières requêtes portées devant la Cour européenne des droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (124), pp.22-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS (Numéro spécial), p. 171-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Pomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux pas en arrière, un [grand] pas en avant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire du Siècle: French Climate Litigation between Continuity and Legal Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.40-48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21552/cclr/2020/1/6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l’environnement face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°122 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfdc.122.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la Charte de l'environnement face à l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122 (2), pp.345-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » : entre continuité et innovations juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.1864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 08, pp.437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'affaire du siècle » devant le juge administratif Les ambitions du futur premier recours « climat » français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staging International Environmental Justice: The International Monsanto Tribunal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PoLAR: Political and Legal Anthropology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (2), pp.191-209. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plar.12310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.198-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l’‘humanisation’ des changements climatiques’ et la ‘climatisation’ des droits de l’homme. Émergence et pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prochain « verdissement » de la Constitution française à sa mise en perspective au regard de l’émergence des procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, décembre, p. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.372-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’inadaptation du droit international des réfugiés face aux migrations environnementales et climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les convergences des actions climatiques contre l’État. Étude comparée du contentieux national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial,, pp.231-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.338-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : de la négociation internationale aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.60-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les méthodes d’une doctrine environnementale à travers l’exemple des tribunaux environnementaux des peuples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilités humaines liées aux changements climatiques : des négociations internationales aux perspectives de coopération »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verdissement » des systèmes régionaux de protection des droits de l'Homme : circulation et standardisation des normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (1), pp.3-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.496-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) « Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.519-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives for Climate Justice: District Court of The Hague, 24 June 2015, Urgenda Foundation versus the Netherlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for European Environmental &amp; Planning Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (3-4), pp.221-240. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18760104-01204001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour la justice climatique : Cour du District de La Haye, 24 juin 2015, Fondation Urgenda contre Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (4), pp.672--693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) &amp;quot;Chronique Environnement et droits de l’Homme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.535-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien « droits de l’Homme & développement durable » après Rio + 20 : Influence, genèse et portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of legislation on shale gas in france: Hesitation and/or progress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Energy and Environmental Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (4), pp.141-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), &amp;quot;Chronique Environnement et droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal européen des droits de l'homme = European Journal of human rights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.680-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GESTION ÉTATIQUE DES PERMIS EXCLUSIFS DE RECHERCHES DU « GAZ ET HUILE DE SCHISTE » : SÉCURITÉ ÉNERGÉTIQUE ET IMPACTS ENVIRONNEMENTAUX, À LA RECHERCHE D'UN SUBTIL OU IMPOSSIBLE ÉQUILIBRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.425-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations insulaires face au changement climatique : des migrations a anticiper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (Volume 10 Numéro 3), http://vertigo.revues.org/10482. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.10482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise à l'agenda scientifique et politique des migrations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Interdisciplinar da Mobilidade Humana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.75-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Émergence et faisabilité des protections en discussion sur les « réfugiés environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4/2010, 204, pp.35-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « réfugiés environnementaux » : enjeux et questionnements autour d’une catégorie émergente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128, pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un Droit pour les déplacés internes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de droit international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22-1, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre général et bénéficiaires du regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.240-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regroupement familial : cadre général et bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Famille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 06, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02262768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulaire du 13 juin 2006, une régularisation sélective au service d’une politique. À propos de la régularisation des parents d’enfants scolarisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (123), pp.1495-1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux « confins des droits » des mineurs étrangers non accompagnés détenus et refoulés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02238341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d’une protection pour les « réfugiés environnementaux » : actions, obstacles, enjeux et protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://terra.rezo.net/article843.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractualisation et externalisation de la politique migratoire : analyse et critique de la loi Hortefeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Depigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.1045-1079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins des droits » des mineurs étrangers non-accompagnés détenus et refoulés, à propos de la décision de la CEDH 12 octobre 2006, Mubilanzila Mayeka et Kaniki Mitunga c./ Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, janvier-mars (1), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de l'Homme en zones d'attente : condamnation européenne et résistances françaises » in « Prisonnier du passage » Circulation et contrôle des étrangers : les technologies et les acteurs du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71, pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régularisation, une pratique injuste et inefficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plein Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mars, pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions prospectives sur une protection juridique des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un étranger souffrant d’une maladie grave ne peut être expulsé. Note sous l’arrêt du CE du 14 février 2007, M. Abdelnacer H.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.1135-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les politiques migratoires françaises « contaminent » l’accueil sanitaire et l’accès aux soins des étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72, pp.1017-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique communautaire d’éloignement des ressortissants de pays tiers irréguliers : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'université des sciences sociales de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tome XLVIII, pp.331-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugies écologiques. Quelle(s) protection(s),quel(s) statut(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, juillet-août (4), pp.1035-1066</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catastrophes écologiques et flux migratoires : Comment protéger les « réfugiés écologiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mazzega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.417-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une mesure de reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homosexualité et migration, Droit au séjour et couple homosexuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.1039-1052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions un étranger suivant une hormonothérapie féminisante peut-il être protégé contre une reconduite à la frontière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.872-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traite des êtres humains : une directive « humanitaire » au service de la maîtrise des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1241, pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Schengen à l’épreuve de la Convention européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 211, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche de la &amp;quot;victime climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Victimes environnementales. La pollution, ses coupables, sa police, sa justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la science, des académiques et de la société civile dans les procédures consultatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le rôle des juridictions internationales dans la protection du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côté d'Azur; Faculté de droit et Sciences Politiques, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion sur les limites planétaires, les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le Groupe Constructive Advanced Thinking (CAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une typologie des contentieux climatique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinée de la justice du Centre de recherche en droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Jan 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : à la recherche de protections juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'URMIS : crise environnementale et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diverses formes d'expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence de recherche. Journée d'études sur les procès climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Les Treilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations climatiques, de la gouvernance aux contentieux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de l'Université de Sherbrooke, Jul 2023, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts institutionnels de « verdissement » des formations : l’exemple de Sciences Po Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'enseignement du droit économique et la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Paris, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes environnementales et climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les plateformes numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’associer au procès : les amicus curiae et les interventions volontaires dans les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen (CUREJ, Axe Patrimoine); Sciences Po Toulouse, Dec 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacés environnementaux, les oubliés de la solidarité internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Asile et migration. Quelle responsabilité et quelle solidarité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Paris Nord, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique dans le quinquennat Macron 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme TERNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERTOP; Université Jean Jaurès, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction juridique et politique des « limites planétaires ». Entre expertises scientifiques et préoccupations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires". Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres internationales d'Aix-en-Provence, 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils des chocs climatiques, quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire : Droit &amp; sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Antenne de droit de Laval, Mar 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique contre vent et marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De multiples procédures judiciaires, des victimes à géométrie variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles places pour les victimes dans les procès climatiques ? Témoignages et formalisations expertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Aix en Provence, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations des expertises, des normes et des jugements : l'exemple de la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation internationale des bonnes pratiques en matière environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; LASSP, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les angles morts de la gouvernance des migrations environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Faculté de droit de l'Université de Sherbrooke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire d’actions de l’association de Notre affaire à tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées 'Environnement, climat. Quelle justiciabilité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2021, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à l’argumentaire des droits humains dans les contentieux climatiques stratégiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interaction entre les droits de la nature et les droits humain, formation de la commission Droits de la Nature Formation Contenue des avocats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison du Barreau, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storytelling judiciaire Convergences et spécificités des contentieux climatiques « Grande-Synthe et L’affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de recherche dans le cadre du projet de recherche CLIMARM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit » : Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de travail "La place du droit dans les mobilisations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Sociétés Démocraties, Mar 2021, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quinquennat de l’urgence climatique ? Retour critique sur les intentions et les actes du Président Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur la fabrique de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l’arme du droit pour tenir la trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La fabrique d'un "droit climatique" pour construire un monde à 1,5°C ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen climatique. Droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : Les habits neufs du citoyen. Les transformations contemporaines de la citoyenneté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contentieux climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire dans le Master 2 droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg; Clinique de droit de l'université de Caen; Sciences Po Rennes, Dec 2020, -, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence - Climat : d'une démarche individuelle à un projet de société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Confluences, Jan 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence climatique et quinquennat Macron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du recours de &amp;quot;l'affaire du siècle&amp;quot; : genèse, ambitions et stratégie contentieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité de l'Etat en matière climatique : référence à "l'Affaire du siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique de l'affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques contre l’État en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada Calafate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Patagonia, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Procès climatiques en France : la grande attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 2, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en France : le juge nouvel acteur de la transition environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit de transition environnementale : Quelle(s) transition(s) du droit de l'environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Mar 2019, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contentieux climatique en France à l’aulne de l’expérience comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syndicat des Avocats de Lyon, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion d’une recherche action autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de rentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de Boulogne, Sep 2019, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions autour d’une recherche action sur les procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LASSP; Sciences Po Toulouse, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence international #Justice4Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôtel de ville de Paris, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche action en droit, Retours d’expériences d’une chercheuse autour de l’affaire du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amorce d'une &amp;quot;juridicisation et d'une judiciarisation&amp;quot; des risques sanitaires liés aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Atteintes à l'environnement et santé : approches juridiques et enjeux transdisciplinaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jan 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.), Pour une justice écologique en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Mare et Matin, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits [en ligne] : Droit International, Comparé et Européen. 662 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits; DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24, pp.658, 2024, 979-10-97578-27-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Pedone, 378 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société écologique: normes et relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus de la transition. Les Liens qui libèrent, pp.144, 2023, 979-10-209-2472-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un droit climatique au service de la trajectoire 1.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédone. , 510 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICE Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 10, pp.679, 2020, Confluences des droits, 9791097578091. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.dice.10943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Varison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clinchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geetha Ganapathy-Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinchamps, Nicolas and Cournil, Christel and Colard-Fabregoule, Catherine and Ganapathy-Doré, Geetha. Larcier Bruylant, 2016, 978-2-8027-5550-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement: Du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé-Anne Vlassopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p;, 2015, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations environnementales, enjeux et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 166 p., 2014, 13 978-2-7246-1490-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques climatiques de l'Union européenne et droits de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4211-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements environnementaux globaux et les droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 650 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rights and climate change: EU policy options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques et les défis du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruylant. 450 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut interne de l’étranger et les normes supranationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 744 p., 2005, Logiques juridiques, 2-7475-9303-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Affaire du siècle : Rétrospective d’un « storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Mircea Dutu et Michel Prieur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit humain à l'environnement et Pacte Vert. Les apports du pacte vert à la reconnaissance d'un droit humain à l'environnement en Europe et dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 209-230, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « citoyen climatique » droits et devoirs politiques à l’ère de l’anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les habits neufs du citoyen. Transformations contemporaines de la citoyenneté : perspectives interdisciplinaires, M. Dubuy et G. Renou (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 247-265., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Denolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d’écologie politique, S. Ollitrault (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.166-173., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking the ecological transition seriously: the need for changes in law and institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les demandes de sécurisation climatique devant les prétoires. Quel rôle pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et sécurité climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp. 221-242, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« S’associer au procès, les amicus curiae et autres formes d’entrées dans les procès climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du vivant ? Plaidoyers et contentieux stratégiques, (C. Cournil et A.-S. Denolle), dir.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 327-347, 2024, 9782233010841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux » la transition écologique : de la nécessaire mutation du droit et des institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathia Martin-Chenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilèges du droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La mémoire du droit, p. 41-76, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Experts et expertises au sein des procès climatiques : objectiver, prouver, convaincre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in C. Cournil (Dir.) Expertises et argumentaires juridiques. Contribution à l’étude des procès climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence des droits [en ligne]. Aix-en-Provence : DICE, 2024; https://books.openedition.org/dice/17372</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 107-130., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et « l’arme du droit. Le combat d’une ONG pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Environnement, climat. Principes, droits et justiciabilité, (sous la direction de De Boillet, Véronique, Favre, Anne-Christine, Largey, Thierry, et Mahaim, Raphaël)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Helbing Lichtenhahn Verlag, pp.171- 197, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement dans la Cour européenne des droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Convention européenne des droits de l'Homme, Commentaire article par article</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales, angle mort de la gouvernance internationale et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asile et migration, Quelle responsabilité et quelle solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.103-123, 2023, 2849347272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arène judiciaire française au cœur de demandes inédites de responsabilisation climatique des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’entreprise résiliente, Risques globaux et sanitaires - Transition écologique - innovation sociétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lexisnexis, pp.411-430, 2023, 978-2-7110-3797-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'&amp;quot;arme du droit&amp;quot; pour tenir la trajectoire de réchauffement en deçà d'1.5 degrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique pour construire un monde à 1.5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.393-422, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de l'Homme et Mobilités Humaines dans l'Accord de Paris : Analyses autour d'une consécration limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houria Tazi Sadeq et Mohamed Ali Mekouar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise de l'eau, changements climatiques et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.201-220, 2021, Colloques et rencontres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La place croissante des argumentaires constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit constitutionnel de l'environnent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éd. Mare et Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires Greta Thunberg, Teitiota et Torrès (2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DICE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2020, Confluences des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, , pp.17-38, 2020, Confluences des droits, 979-10-97578-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre affaire à tous et autres c. l’État français (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mougeolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Dylio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgenda c. Pays-Bas (2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes affaires climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Confluence des droits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, mobility, law and human rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emnet Gebre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.213-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits fondamentaux au service de l’émergence d’un contentieux climatique contre L’état, Des stratégies contentieuses des requérants à l’activisme des juges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare et Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-.215., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Moliner-Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Christel Cournil; Sabine Lavorel; Marianne Moliner-Dubost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? : [actes du premier colloque, Université Paris 1, 31 mars 2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mare &amp; martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2018, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-84934-352-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étude comparée sur l'invocation des droits constitutionnels dans les contentieux climatiques nationaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Leandro Varison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les procès climatiques : du national à l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.85-109, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">migrants environnementaux, circulation de normes et réseaux d’acteurs dans la gouvernance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilité humaine et environnement, du global au local, in Cournil Ch. et C. Vlassopoulou, (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition Quae, pp.13-30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Migration: Towards a Group-Specific Protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and Human Rights: an International Law Perspective, O. Quirico and M. Boumghar eds.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.173-188, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Opportunités et limites d’une protection catégorielle au bénéfice des migrants environnementaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités environnementales, Liliana Lyra Jubilut et Fernando Cardozo Fernandes Rei (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Santos,, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les migrations environnementales : de leur connaissance à la nécessaire adaptation du droit pour les saisir »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde émergent, Pour un monde habitable. La Terre-Sol, (sous la direction de Y.C Zarka)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 2, Armand Colin, pp.115-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’établissement du lien « droits de l’Homme et changements climatiques » au sein de la Communauté internationale à travers l’exemple des personnes déplacées »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et migrations : figures et enjeux contemporains, Pluralités des regards et disciplines, (sous la co-direction de) G. Azoulay,V. Ancey, D. Dormoy, C. Crenn, A. Mangu, A. Thomashausen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.220-236, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits des « déplacés environnementaux », une nouvelle thématique à l’agenda international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et Droits humains, Daniel Dormoy et Camille Kuyu (sous la direction de),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aux éditions Espérance, pp.151-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique migratoire française et européenne et relations avec les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détours juridiques : le praticien, le théoricien et le rêveur, Liber Amicorum Gilles Darcy de Mathieu Doat et Patrick Charlot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT / LGDJ, pp.135-161, 2012, 2802738259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de réadmission de l’UE avec les pays tiers : Diversification et expansion de l’externalisation des contrôles migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légalité de la lutte contre l’immigration irrégulière par l’Union Européenne, Laurence Dubin (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.187-247, 2012, 2802734563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of 'environmental refugees' in international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migration and climate change, E. Piguet, A. Pécoud et P. de Guchteneire (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO Publishing Cambrigde, pp.359-386, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des protections juridiques pour les réfugiés environnementaux en débats : enjeux et limites »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque international, Les migrations et les écosystèmes environnementaux : les réfugiés de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, IURS, pp.41-78, 2011, La recherche scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarisation du bénéfice de l’aide médicale d’État et difficultés d’accès aux soins des étrangers en situation irrégulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut fédératif de recherche Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès aux soins, Principes et réalités, sous la direction de Poirot Mazère Isabelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J., pp.153-182, 2011, 2361700166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du droit international pour protéger les « réfugiés climatiques » : réflexions sur les pistes actuellement proposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements climatiques et défis du droit, C. Cournil et C. Colard-Fabregoule (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.345-372, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mineurs isolés étrangers en Europe : une réglementation commune en construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A. Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Union européenne et la protection des migrants et des réfugiés, Anne-Sophie Millet-Devalle (sous la direction de)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2010, 2233006119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille sous contrôle. Le durcissement des politiques de regroupement familial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Recio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières de la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-218, 2010, Collection Bibliothèque de l'Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réfugiés environnementaux : des déplacés en quête de protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le droit des étrangers, Actes du Colloque de l’ADOC du 24 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse Capitole, LGDJ, pp.151-167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées d’études du GISTI, Quel statut pour les réfugiés environnementaux du 17 décembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GISTI, pp.18-23, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et transition juste : approche comparée sur les procès climatiques, Cycle de séminaires – Session 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshu Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les procès climatiques en dessin : un oignon d’expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Seigneury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Inaction climatique : pourquoi la condamnation de la Suisse devant la CEDH marque un tournant historique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/inaction-climatique-pourquoi-la-condamnation-de-la-suisse-devant-la-cedh-marque-un-tournant-historique_6476453.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Avec le statut de « déplacé climatique », le Nouveau Front populaire rouvre la question des territoires inhabitables »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lemonde.fr/planete/article/2024/07/04/avec-le-statut-de-deplace-climatique-le-nouveau-front-populaire-rouvre-la-question-des-territoires-inhabitables_6246768_3244.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Nouveau Front populaire : créer un statut de déplacé climatique est-il une bonne idée ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://u.pcloud.link/publink/show?code=XZx04M0ZfGyfFoyNrW8pF3oReT8WgbLd3RHy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections européennes : la question du statut juridique des réfugiés climatiques peine à s’inviter dans les débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/elections-europeennes-la-question-du-statut-juridique-des-refugies-climatiques-peine-a-sinviter-dans-les-debats-20240607_M4T3C4XLJZFY3NQCFFS7RZDJWM/?redirected=1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : la justice, premiers arrêts avant la fin du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.liberation.fr/environnement/climat/rechauffement-climatique-la-justice-premiers-arrets-avant-la-fin-du-monde-20240409_B5HEUIJY6RHS5OLCPV6MRWL2SY/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaction climatique : la Suisse condamnée par la Cour européenne des droits de l'homme, une première pour un État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.francetvinfo.fr/monde/environnement/crise-climatique/accusations-d-inaction-climatique-la-cour-europeenne-condamne-la-suisse-une-premiere-mais-rejettent-les-requetes-de-jeunes-portugais-et-d-un-ancien-maire-ecologiste-francais_6476204.html#xtor=CS2-765-%5Bautres%5D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique: la CEDH rend des décisions très attendues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.lunion.fr/id588050/article/2024-04-09/changement-climatique-la-cedh-rend-des-decisions-tres-attendues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">interview, « Les déplacés environnementaux, grands oubliés de la gouvernance migratoire mondiale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l’intensification du dérèglement du climat, comment donner un statut aux déplacés climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Les enjeux climatiques envahissent les tribunaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « La nature au tribunal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Justice climatique : l'accord de Paris, argument incontournable des plaidoiries »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire du siècle : l’inaction climatique de la France en procès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence climatique L'État pointé du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « L'État condamné pour inaction climatique dans l'Affaire du siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice climatique est-elle efficace pour lutter contre le réchauffement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'État condamné pour inaction climatique : « Une étape cruciale vient d'être franchie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Fanny Marlier, « Guérilla juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, HS12, p. 156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Six jeunes Portugais attaquent 33 États afin de les contraindre à agir contre la crise climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l'État sommé de justifier à la barre son action climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Néerlandais contraignent l'État à agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancée historique pour la justice climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le droit et ses capacités d’adaptation, au cœur des enjeux climatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Qui sont vraiment les « réfugiés climatiques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le juge administratif reconnaîtra-t-il l'urgence climatique ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview, « Le temps est venu d'articuler la question du climat à celle des droits humains »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : les métropoles défient les États devant la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique : les actions en justice se multiplient dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la rue et dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on affirmer, comme Olivier Faure, qu’il y a des migrants climatiques en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapsologie : les nouveaux cavaliers de l’Apocalypse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des « migrants climatiques » : de la répression des migrations à la protection des migrants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle protection juridique pour les réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques et les questions de la protection des réfugiés écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.20-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01096668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appréhension juridique des risques sanitaires liés au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Santa Marta. Rendre la sortie fossile cohérente, juste et opposable : feuille de route juridique et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Policy Brief, Sciences Po Toulouse. 2026, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir la sortie des énergies fossiles, Note de politique Publique, COP30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert-Cuendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Po Toulouse. 2025, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux bouleversements climatiques. Penser ces changements en région Provence-Alpes-Côte d’Azur (Cahier du GREC-SUD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Aubail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat). 2024, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des sphères d'expertise : des droits de l'Homme aux enjeux environnementaux à travers la protection des déplacés environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Sinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 6, Université Paris 13. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit comme un arbre - Episode 1 : Justice climatique : le droit comme contre pouvoir citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5CE34C9"/>
+    <w:nsid w:val="636D7918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-cournil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083708863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cournilchristel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laniyan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954831v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notre Affaire &#192; Tous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dziumak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Birchen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16334" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407637v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11141" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dylio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougeolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2020/1/6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Dylio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plar.12310" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758904v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758898v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Recio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096670v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Depigny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094246v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094242v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006810v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006779v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006225v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006696v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006823v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006766v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006231v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006789v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/633" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-proces-climatiques/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clinchamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100080620" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_statut_interne_de_l_etranger_et_les_normes_supranationales_christel_cournil-9782747593038-20219.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546175v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546117v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546103v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229379v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-constitutionnel-de-lenvironnement" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988346v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951786v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emnet Gebre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moliner-Dubost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/droit-science-politique/institut-des-sciences-juridique-et-philosophique-de-la-sorbonne/quel-s-droit-s-pour-les-changements-climatiques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266602v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216274v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216273v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216271v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216270v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095633v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171140v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096672v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095627v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096671v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096667v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014343v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014407v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014400v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014354v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014436v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014426v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014409v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014396v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014389v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014375v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014429v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014430v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014441v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216272v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096668v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445023v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Goux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Sinou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christel-cournil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4827-4276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083708863" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=9At8sfsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/cournilchristel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627812v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hermon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laniyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zqc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.010.0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notre Affaire &#192; Tous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dziumak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Birchen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeolle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550828v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550816v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.15070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bentirou-Mathlouthi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fleury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.11141" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Dylio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougeolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21552/cclr/2020/1/6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0345" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Dylio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Prete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plar.12310" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549213v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18760104-01204001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.10482" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Recio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Depigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096665v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006810v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006740v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006237v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006268v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006227v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006718v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006737v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006243v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006783v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006789v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444993v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825588v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/le-droit-une-arme-au-service-du-vivant/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/633" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dice.univ-amu.fr/fr/dice/dice/publications/confluence-droits/ouvrages#numero10" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.10943" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Varison" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pedone.info/livre/les-proces-climatiques/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clinchamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Ganapathy-Dor&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233;-Anne Vlassopoulou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100080620" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01507840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_statut_interne_de_l_etranger_et_les_normes_supranationales_christel_cournil-9782747593038-20219.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161527v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546112v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05009696v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547815v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546200v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825583v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825585v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/dice/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546117v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988357v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/droit-constitutionnel-de-lenvironnement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951786v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emnet Gebre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266598v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01870324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Moliner-Dubost" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/catalogue/droit-science-politique/institut-des-sciences-juridique-et-philosophique-de-la-sorbonne/quel-s-droit-s-pour-les-changements-climatiques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266602v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216274v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216271v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216269v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095635v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171140v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096672v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095620v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Seigneury" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paradeise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Acker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshu Hernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014407v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014393v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014400v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014354v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014377v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014343v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014437v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014426v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014409v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014384v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014365v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014371v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014441v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014381v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014374v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536212v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05621122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445023v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert-Cuendet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Goux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909556v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Mias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C. Gattacceca" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Allouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Sinou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05486614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maestracci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>