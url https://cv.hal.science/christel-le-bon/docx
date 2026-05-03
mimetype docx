--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -2062,697 +2062,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lloret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Dezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.925-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123748v1</w:t>
+                <w:t xml:space="preserve">hal-02123741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelya Planchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol-Mediated Screening of Molecular Orthoses Specific for Membrane Protein Targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+                <w:t xml:space="preserve">Synthesis of an oligonucleotide-derivatized amphipol and its use to trap and immobilize membrane proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Antonio Della Pia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Noémie Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.925-940. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.e83-e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9707-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123741v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
+                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548360v1</w:t>
+                <w:t xml:space="preserve">hal-01332196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Shivaji Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gabel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332196v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphipols From A to Z</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.379-408. </w:t>
@@ -3564,51 +3564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05200118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gell&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;net" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Clavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Strobbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583521000044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia F Tifrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Cocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.04.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F1D1967-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Holm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn406252h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802305b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SV9PXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05200118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moussa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gell&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Masscheleyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marconnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Michon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c01746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cl&#233;net" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Clavier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Strobbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoonens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.27900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033583521000044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia F Tifrea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Pal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie J Cocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2018.04.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7F1D1967-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Tifrea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2018.09.055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kessler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Westh Hansen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Della Pia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9655-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Della Pia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Holm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Lloret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn406252h" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9707-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lloret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boulard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf802305b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4SV9PXV5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>